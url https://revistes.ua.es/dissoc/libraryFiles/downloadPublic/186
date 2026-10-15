--- v0 (2025-11-01)
+++ v1 (2026-10-15)
@@ -4,589 +4,543 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00157748" w:rsidRPr="00F074E3" w:rsidRDefault="00DD05DF" w:rsidP="00E65D8D">
+    <w:p w14:paraId="2587B976" w14:textId="77777777" w:rsidR="00157748" w:rsidRPr="00F074E3" w:rsidRDefault="00DD05DF" w:rsidP="00E65D8D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6EEAFF86" wp14:editId="4859BBB4">
             <wp:extent cx="1589405" cy="1605915"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Imagen 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1589405" cy="1605915"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F074E3" w:rsidRPr="00F074E3" w:rsidRDefault="00F074E3" w:rsidP="00F074E3">
+    <w:p w14:paraId="62E2B3BD" w14:textId="77777777" w:rsidR="00F074E3" w:rsidRPr="00F074E3" w:rsidRDefault="00F074E3" w:rsidP="00F074E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>ISSN 1887-4606</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F074E3" w:rsidRPr="00F074E3" w:rsidRDefault="003A43DE" w:rsidP="00F074E3">
+    <w:p w14:paraId="2E164BA1" w14:textId="77777777" w:rsidR="00F074E3" w:rsidRPr="00F074E3" w:rsidRDefault="00000000" w:rsidP="00F074E3">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL" w:eastAsia="es-MX"/>
         </w:rPr>
-        <w:pict>
+        <w:pict w14:anchorId="3582C454">
           <v:rect id="_x0000_i1025" style="width:441.9pt;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F074E3" w:rsidRDefault="00F074E3" w:rsidP="00F074E3">
+    <w:p w14:paraId="28601D88" w14:textId="77777777" w:rsidR="00F074E3" w:rsidRDefault="00F074E3" w:rsidP="00F074E3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="7655"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Vol. XX, núm. X, 20XX, XX-XX</w:t>
       </w:r>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00542FE8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Sección</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00542FE8" w:rsidRPr="00F074E3" w:rsidRDefault="00542FE8" w:rsidP="00F074E3">
+    <w:p w14:paraId="0A59AD2C" w14:textId="77777777" w:rsidR="00542FE8" w:rsidRPr="00F074E3" w:rsidRDefault="00542FE8" w:rsidP="00F074E3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="7655"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00D92299">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-CL" w:eastAsia="es-MX"/>
           </w:rPr>
           <w:t>https://doi.org/10.14198/dissoc.XXXXX</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:tab/>
         <w:t>Miscelánea</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F074E3" w:rsidRPr="00F074E3" w:rsidRDefault="00F074E3" w:rsidP="00F074E3">
+    <w:p w14:paraId="2D551E64" w14:textId="77777777" w:rsidR="00F074E3" w:rsidRPr="00F074E3" w:rsidRDefault="00F074E3" w:rsidP="00F074E3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL" w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F074E3" w:rsidRPr="00F074E3" w:rsidRDefault="00F074E3" w:rsidP="00F074E3">
+    <w:p w14:paraId="357BBF04" w14:textId="77777777" w:rsidR="00F074E3" w:rsidRPr="00F074E3" w:rsidRDefault="00F074E3" w:rsidP="00F074E3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00657FE0" w:rsidRPr="00F074E3" w:rsidRDefault="00657FE0" w:rsidP="00D97912">
+    <w:p w14:paraId="675BCA60" w14:textId="77777777" w:rsidR="00657FE0" w:rsidRPr="00946673" w:rsidRDefault="00657FE0" w:rsidP="00D97912">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t xml:space="preserve">Título del artículo. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F074E3">
+      <w:r w:rsidRPr="00946673">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...48 lines deleted...]
-    <w:p w:rsidR="00637675" w:rsidRPr="00F074E3" w:rsidRDefault="00657FE0" w:rsidP="00D97912">
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20 pt. Negrita, centrado. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476FC17B" w14:textId="77777777" w:rsidR="00637675" w:rsidRPr="00F074E3" w:rsidRDefault="00657FE0" w:rsidP="00D97912">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t xml:space="preserve">Título traducido al </w:t>
       </w:r>
       <w:r w:rsidR="001C6AF4" w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t>inglés</w:t>
       </w:r>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t>. 18 pt. Negrita y cursiva. Centrado.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0051337F" w:rsidRPr="00F074E3" w:rsidRDefault="0051337F" w:rsidP="00C155BB">
+    <w:p w14:paraId="255E6826" w14:textId="77777777" w:rsidR="0051337F" w:rsidRPr="00F074E3" w:rsidRDefault="0051337F" w:rsidP="00C155BB">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D97912" w:rsidRPr="00F074E3" w:rsidRDefault="00D97912" w:rsidP="00FB27F4">
+    <w:p w14:paraId="31CE32D4" w14:textId="77777777" w:rsidR="00D97912" w:rsidRPr="00F074E3" w:rsidRDefault="00D97912" w:rsidP="00FB27F4">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D97912" w:rsidRPr="00F074E3" w:rsidRDefault="00657FE0" w:rsidP="00FB27F4">
+    <w:p w14:paraId="4E80AB42" w14:textId="77777777" w:rsidR="00D97912" w:rsidRPr="00F074E3" w:rsidRDefault="00657FE0" w:rsidP="00FB27F4">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Nombre del autor(a). 16 pt. Cursiva, centrado.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004D4137" w:rsidRPr="00F074E3" w:rsidRDefault="0046519C" w:rsidP="00FB27F4">
+    <w:p w14:paraId="3936DE51" w14:textId="77777777" w:rsidR="004D4137" w:rsidRPr="00F074E3" w:rsidRDefault="0046519C" w:rsidP="00FB27F4">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Filiación institucional, País</w:t>
       </w:r>
       <w:r w:rsidR="00657FE0" w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">. 12 pt. Centrado. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D97912" w:rsidRPr="00F074E3" w:rsidRDefault="00D97912" w:rsidP="00C155BB">
+    <w:p w14:paraId="08FB8D04" w14:textId="77777777" w:rsidR="00D97912" w:rsidRPr="00F074E3" w:rsidRDefault="00D97912" w:rsidP="00C155BB">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DB367F" w:rsidRPr="00F074E3" w:rsidRDefault="00DB367F" w:rsidP="00C155BB">
+    <w:p w14:paraId="355D7FC9" w14:textId="77777777" w:rsidR="00DB367F" w:rsidRPr="00F074E3" w:rsidRDefault="00DB367F" w:rsidP="00C155BB">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="003A73C4" w:rsidRDefault="00DB367F" w:rsidP="00973887">
+    </w:p>
+    <w:p w14:paraId="5EFC17BC" w14:textId="77777777" w:rsidR="003A73C4" w:rsidRDefault="00DB367F" w:rsidP="00973887">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Nombre de traductor(a) si corresponde. 14 pt. Centrado.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A73C4" w:rsidRDefault="003A73C4" w:rsidP="00973887">
+    <w:p w14:paraId="08277FB6" w14:textId="77777777" w:rsidR="003A73C4" w:rsidRDefault="003A73C4" w:rsidP="00973887">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E16F9E" w:rsidRPr="00F074E3" w:rsidRDefault="00E16F9E" w:rsidP="00973887">
+    <w:p w14:paraId="6E5B189F" w14:textId="77777777" w:rsidR="00E16F9E" w:rsidRPr="00F074E3" w:rsidRDefault="00E16F9E" w:rsidP="00973887">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Resumen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E16F9E" w:rsidRPr="00F074E3" w:rsidRDefault="00E16F9E" w:rsidP="00973887">
+    <w:p w14:paraId="37CC6BBF" w14:textId="77777777" w:rsidR="00E16F9E" w:rsidRPr="00F074E3" w:rsidRDefault="00E16F9E" w:rsidP="00973887">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006554F2" w:rsidRPr="00542FE8" w:rsidRDefault="00542FE8" w:rsidP="000B0E2C">
+    <w:p w14:paraId="384E4C17" w14:textId="77777777" w:rsidR="006554F2" w:rsidRPr="00542FE8" w:rsidRDefault="00542FE8" w:rsidP="000B0E2C">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Resumen en español. 10 pt.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006554F2" w:rsidRPr="00F074E3" w:rsidRDefault="006554F2" w:rsidP="00973887">
+    <w:p w14:paraId="2EC9CFB2" w14:textId="77777777" w:rsidR="006554F2" w:rsidRPr="00F074E3" w:rsidRDefault="006554F2" w:rsidP="00973887">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E16F9E" w:rsidRPr="00F074E3" w:rsidRDefault="00E16F9E" w:rsidP="00E16F9E">
+    <w:p w14:paraId="0F31A221" w14:textId="77777777" w:rsidR="00E16F9E" w:rsidRPr="00F074E3" w:rsidRDefault="00E16F9E" w:rsidP="00E16F9E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Palabras clave</w:t>
       </w:r>
       <w:r w:rsidR="00AB54F8" w:rsidRPr="00F074E3">
         <w:rPr>
@@ -620,616 +574,525 @@
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00B70170" w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> clave. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E16F9E" w:rsidRPr="00F074E3" w:rsidRDefault="00E16F9E" w:rsidP="00973887">
+    <w:p w14:paraId="7E2583E2" w14:textId="77777777" w:rsidR="00E16F9E" w:rsidRPr="00F074E3" w:rsidRDefault="00E16F9E" w:rsidP="00973887">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B0E2C" w:rsidRPr="00F074E3" w:rsidRDefault="000B0E2C" w:rsidP="000B0E2C">
+    <w:p w14:paraId="00416247" w14:textId="77777777" w:rsidR="000B0E2C" w:rsidRPr="00F074E3" w:rsidRDefault="000B0E2C" w:rsidP="000B0E2C">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Abstract</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00E16F9E" w:rsidRPr="00F074E3" w:rsidRDefault="00E16F9E" w:rsidP="00973887">
+    </w:p>
+    <w:p w14:paraId="6763E3EE" w14:textId="77777777" w:rsidR="00E16F9E" w:rsidRPr="00F074E3" w:rsidRDefault="00E16F9E" w:rsidP="00973887">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B0E2C" w:rsidRPr="00F074E3" w:rsidRDefault="000B0E2C" w:rsidP="000B0E2C">
+    <w:p w14:paraId="7E2C0CC2" w14:textId="77777777" w:rsidR="000B0E2C" w:rsidRPr="00F074E3" w:rsidRDefault="000B0E2C" w:rsidP="000B0E2C">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B0E2C" w:rsidRPr="00F074E3" w:rsidRDefault="00B70170" w:rsidP="000B0E2C">
+    <w:p w14:paraId="7AF25AE5" w14:textId="77777777" w:rsidR="000B0E2C" w:rsidRPr="00F074E3" w:rsidRDefault="00B70170" w:rsidP="000B0E2C">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t xml:space="preserve">Resumen en inglés. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10 pt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B0E2C" w:rsidRPr="00F074E3" w:rsidRDefault="000B0E2C" w:rsidP="00973887">
+    <w:p w14:paraId="3E95FD1A" w14:textId="77777777" w:rsidR="000B0E2C" w:rsidRPr="00F074E3" w:rsidRDefault="000B0E2C" w:rsidP="00973887">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00544FE3" w:rsidRPr="003A73C4" w:rsidRDefault="00E91C74" w:rsidP="003A73C4">
+    <w:p w14:paraId="1B1B964E" w14:textId="77777777" w:rsidR="00544FE3" w:rsidRPr="00946673" w:rsidRDefault="00E91C74" w:rsidP="003A73C4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00F074E3">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946673">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES"/>
-[...8 lines deleted...]
-          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Keywords: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B70170" w:rsidRPr="00946673">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00B70170" w:rsidRPr="00F074E3">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Key</w:t>
+      </w:r>
+      <w:r w:rsidR="00542FE8" w:rsidRPr="00946673">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00542FE8">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70170" w:rsidRPr="00946673">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> words. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946673">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="es-ES"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...33 lines deleted...]
-    <w:p w:rsidR="00544FE3" w:rsidRPr="00F074E3" w:rsidRDefault="00544FE3" w:rsidP="00544FE3">
+    </w:p>
+    <w:p w14:paraId="0C61E93C" w14:textId="77777777" w:rsidR="00544FE3" w:rsidRPr="00946673" w:rsidRDefault="00544FE3" w:rsidP="00544FE3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F074E3">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946673">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Cómo citar</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F074E3">
+      <w:r w:rsidRPr="00946673">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00544FE3" w:rsidRPr="00F074E3" w:rsidRDefault="00544FE3" w:rsidP="00544FE3">
+    <w:p w14:paraId="233D4D6F" w14:textId="77777777" w:rsidR="00544FE3" w:rsidRPr="00F074E3" w:rsidRDefault="00544FE3" w:rsidP="00544FE3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fecha de recepción</w:t>
       </w:r>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00544FE3" w:rsidRPr="00F074E3" w:rsidRDefault="00544FE3" w:rsidP="00544FE3">
+    <w:p w14:paraId="01D05C5E" w14:textId="77777777" w:rsidR="00544FE3" w:rsidRPr="00F074E3" w:rsidRDefault="00544FE3" w:rsidP="00544FE3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fecha de aceptación</w:t>
       </w:r>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006A75C8" w:rsidRPr="00F074E3" w:rsidRDefault="00544FE3" w:rsidP="00544FE3">
+    <w:p w14:paraId="317428BD" w14:textId="77777777" w:rsidR="006A75C8" w:rsidRPr="00F074E3" w:rsidRDefault="00544FE3" w:rsidP="00544FE3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conflicto de intereses: </w:t>
       </w:r>
       <w:r w:rsidR="00F074E3" w:rsidRPr="00F074E3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">los autores declaran </w:t>
       </w:r>
       <w:r w:rsidR="00542FE8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>que no hay</w:t>
       </w:r>
       <w:r w:rsidR="00F074E3" w:rsidRPr="00F074E3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> conflicto de intereses.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00544FE3" w:rsidRPr="00F074E3" w:rsidRDefault="00544FE3" w:rsidP="00544FE3">
+    <w:p w14:paraId="504BA30B" w14:textId="77777777" w:rsidR="00544FE3" w:rsidRPr="00F074E3" w:rsidRDefault="00544FE3" w:rsidP="00544FE3">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Financiación</w:t>
       </w:r>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00544FE3" w:rsidRDefault="00544FE3" w:rsidP="00544FE3">
-[...7 lines deleted...]
-    <w:p w:rsidR="003A73C4" w:rsidRDefault="003A73C4" w:rsidP="00544FE3">
+    <w:p w14:paraId="00BAB950" w14:textId="77777777" w:rsidR="00544FE3" w:rsidRDefault="00544FE3" w:rsidP="00544FE3">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1663DD26" w14:textId="77777777" w:rsidR="003A73C4" w:rsidRDefault="003A73C4" w:rsidP="00544FE3">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A73C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>© 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>XX</w:t>
       </w:r>
       <w:r w:rsidRPr="003A73C4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Nombre y apellidos del autor/a</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A73C4" w:rsidRPr="00F074E3" w:rsidRDefault="003A73C4" w:rsidP="00544FE3">
-[...7 lines deleted...]
-    <w:p w:rsidR="000B0E2C" w:rsidRPr="00F074E3" w:rsidRDefault="00544FE3" w:rsidP="00544FE3">
+    <w:p w14:paraId="1027BF4B" w14:textId="77777777" w:rsidR="003A73C4" w:rsidRPr="00F074E3" w:rsidRDefault="003A73C4" w:rsidP="00544FE3">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FE25FF9" w14:textId="77777777" w:rsidR="000B0E2C" w:rsidRPr="00F074E3" w:rsidRDefault="00544FE3" w:rsidP="00544FE3">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="0000FF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Este trabajo se comparte bajo la licencia de Atribución-</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> (CC BY-NC-SA 4.0): </w:t>
+        <w:t xml:space="preserve">Este trabajo se comparte bajo la licencia de Atribución-NoComercial-CompartirIgual 4.0 Internacional de Creative Commons (CC BY-NC-SA 4.0): </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00F074E3">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>https://creativecommons.org/licenses/by-nc-sa/4.0</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="006554F2" w:rsidRPr="00F074E3" w:rsidRDefault="006554F2" w:rsidP="00973887">
+    <w:p w14:paraId="0A88ACBD" w14:textId="77777777" w:rsidR="006554F2" w:rsidRPr="00F074E3" w:rsidRDefault="006554F2" w:rsidP="00973887">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00061657" w:rsidRDefault="00DD05DF" w:rsidP="00F074E3">
+    <w:p w14:paraId="38577F37" w14:textId="77777777" w:rsidR="00061657" w:rsidRDefault="00DD05DF" w:rsidP="00F074E3">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
       </w:pPr>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74B29F7B" wp14:editId="230011AB">
             <wp:extent cx="1181100" cy="411480"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Imagen 2" descr="by-nc-sa">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId11"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagen 2" descr="by-nc-sa"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1181100" cy="411480"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F074E3" w:rsidRPr="00F074E3" w:rsidRDefault="00F074E3" w:rsidP="00F074E3">
+    <w:p w14:paraId="0FB82F6F" w14:textId="77777777" w:rsidR="00F074E3" w:rsidRPr="00F074E3" w:rsidRDefault="00F074E3" w:rsidP="00F074E3">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0051337F" w:rsidRPr="00F074E3" w:rsidRDefault="00F074E3" w:rsidP="00973887">
+    <w:p w14:paraId="28006F9F" w14:textId="77777777" w:rsidR="0051337F" w:rsidRPr="00F074E3" w:rsidRDefault="00F074E3" w:rsidP="00973887">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="0016321C" w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
@@ -1256,187 +1119,121 @@
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>. 1</w:t>
       </w:r>
       <w:r w:rsidR="0016321C" w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00E833F4" w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E833F4" w:rsidRPr="00F074E3">
+        <w:t xml:space="preserve"> pt. Negrita</w:t>
+      </w:r>
+      <w:r w:rsidR="0016321C" w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>pt</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E833F4" w:rsidRPr="00F074E3">
+        <w:t>, centrado.</w:t>
+      </w:r>
+      <w:r w:rsidR="008970B6" w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>. Negrita</w:t>
-[...5 lines deleted...]
-          <w:sz w:val="28"/>
+        <w:t xml:space="preserve"> Sin numeración.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33C6E660" w14:textId="77777777" w:rsidR="0051337F" w:rsidRPr="00F074E3" w:rsidRDefault="0051337F" w:rsidP="00C155BB">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>, centrado.</w:t>
-[...56 lines deleted...]
-    <w:p w:rsidR="0051337F" w:rsidRPr="00F074E3" w:rsidRDefault="0051337F" w:rsidP="00C155BB">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7080D2E1" w14:textId="77777777" w:rsidR="00E833F4" w:rsidRPr="00F074E3" w:rsidRDefault="00E833F4" w:rsidP="00DB367F">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="pt-BR"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto </w:t>
       </w:r>
       <w:r w:rsidR="00BB540D" w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">principal </w:t>
       </w:r>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">12 pt. Justificado. La primera línea de una sección no debe tener sangría. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB367F" w:rsidRPr="00F074E3" w:rsidRDefault="00E833F4" w:rsidP="0016321C">
+    <w:p w14:paraId="1926F20F" w14:textId="77777777" w:rsidR="00DB367F" w:rsidRPr="00F074E3" w:rsidRDefault="00E833F4" w:rsidP="0016321C">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Los párrafos precedidos de otros párrafos deben tener una sangría de 1</w:t>
       </w:r>
       <w:r w:rsidR="00BB540D" w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1444,51 +1241,51 @@
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">cm. No lleva sangría la primera línea de una sección (después de un subtítulo, después de ejemplos, tablas, etc.) así como tampoco </w:t>
       </w:r>
       <w:r w:rsidR="00DB367F" w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>la primera</w:t>
       </w:r>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> línea de una página.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0016321C" w:rsidRPr="00F074E3" w:rsidRDefault="0016321C" w:rsidP="0016321C">
+    <w:p w14:paraId="0620E7B8" w14:textId="77777777" w:rsidR="0016321C" w:rsidRPr="00F074E3" w:rsidRDefault="0016321C" w:rsidP="0016321C">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Los ejemplos </w:t>
       </w:r>
       <w:r w:rsidR="00B50BC1" w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">y las tablas se presentan con letra tamaño 10. Los ejemplos </w:t>
@@ -1520,223 +1317,223 @@
       <w:r w:rsidR="00B50BC1" w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1), (2), etc. Siempre debe</w:t>
       </w:r>
       <w:r w:rsidR="00BB540D" w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> insertarse </w:t>
       </w:r>
       <w:r w:rsidR="00B50BC1" w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">una línea blanca antes y después de los ejemplos, y entre ejemplos. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB367F" w:rsidRPr="00F074E3" w:rsidRDefault="00DB367F" w:rsidP="00DB367F">
+    <w:p w14:paraId="37662F26" w14:textId="77777777" w:rsidR="00DB367F" w:rsidRPr="00F074E3" w:rsidRDefault="00DB367F" w:rsidP="00DB367F">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:w w:val="108"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B50BC1" w:rsidRPr="00F074E3" w:rsidRDefault="0016321C" w:rsidP="00B50BC1">
+    <w:p w14:paraId="662B8C36" w14:textId="77777777" w:rsidR="00B50BC1" w:rsidRPr="00F074E3" w:rsidRDefault="0016321C" w:rsidP="00B50BC1">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>Ejemplo</w:t>
       </w:r>
       <w:r w:rsidR="00BB540D" w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10 pt. Sangría de 1 cm. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B50BC1" w:rsidRPr="00F074E3" w:rsidRDefault="00B50BC1" w:rsidP="00B50BC1">
+    <w:p w14:paraId="2FAED16E" w14:textId="77777777" w:rsidR="00B50BC1" w:rsidRPr="00F074E3" w:rsidRDefault="00B50BC1" w:rsidP="00B50BC1">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:ind w:left="1068"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B50BC1" w:rsidRPr="00F074E3" w:rsidRDefault="00B50BC1" w:rsidP="00B50BC1">
+    <w:p w14:paraId="60A52C52" w14:textId="77777777" w:rsidR="00B50BC1" w:rsidRPr="00F074E3" w:rsidRDefault="00B50BC1" w:rsidP="00B50BC1">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Ejemplo. </w:t>
       </w:r>
       <w:r w:rsidR="00BB540D" w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
         <w:t>10 pt. Sangría de 1 cm</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C6AF4" w:rsidRPr="00F074E3" w:rsidRDefault="001C6AF4" w:rsidP="001C6AF4">
+    <w:p w14:paraId="3BA22AF1" w14:textId="77777777" w:rsidR="001C6AF4" w:rsidRPr="00F074E3" w:rsidRDefault="001C6AF4" w:rsidP="001C6AF4">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BB540D" w:rsidRPr="00F074E3" w:rsidRDefault="00BB540D" w:rsidP="0016321C">
+    <w:p w14:paraId="575641A1" w14:textId="77777777" w:rsidR="00BB540D" w:rsidRPr="00F074E3" w:rsidRDefault="00BB540D" w:rsidP="0016321C">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:w w:val="108"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BB540D" w:rsidRPr="00F074E3" w:rsidRDefault="00BB540D" w:rsidP="0016321C">
+    <w:p w14:paraId="2320B4C7" w14:textId="77777777" w:rsidR="00BB540D" w:rsidRPr="00F074E3" w:rsidRDefault="00BB540D" w:rsidP="0016321C">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:w w:val="108"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0016321C" w:rsidRPr="00F074E3" w:rsidRDefault="0016321C" w:rsidP="0016321C">
+    <w:p w14:paraId="38C3F05D" w14:textId="77777777" w:rsidR="0016321C" w:rsidRPr="00F074E3" w:rsidRDefault="0016321C" w:rsidP="0016321C">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:w w:val="108"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:w w:val="108"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Títulos de otras secciones. 12 pt. Negrita. Alineación a la izquierda. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00154DFE" w:rsidRDefault="00154DFE" w:rsidP="0016321C">
+    <w:p w14:paraId="4FE8F0DB" w14:textId="77777777" w:rsidR="00154DFE" w:rsidRDefault="00154DFE" w:rsidP="0016321C">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:w w:val="108"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CD25DD" w:rsidRPr="00F074E3" w:rsidRDefault="00154DFE" w:rsidP="0016321C">
+    <w:p w14:paraId="366CEFEE" w14:textId="77777777" w:rsidR="00CD25DD" w:rsidRPr="00F074E3" w:rsidRDefault="00154DFE" w:rsidP="0016321C">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:w w:val="108"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:w w:val="108"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">El encabezado debe ir a tamaño 10. </w:t>
       </w:r>
       <w:r w:rsidR="00B50BC1" w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:w w:val="108"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1750,1543 +1547,757 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Las notas</w:t>
       </w:r>
       <w:r w:rsidR="004646BF" w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalfinal"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:w w:val="108"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:endnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidR="00CD25DD" w:rsidRPr="00F074E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:w w:val="108"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> van al final. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B50BC1" w:rsidRPr="00F074E3" w:rsidRDefault="00B50BC1" w:rsidP="0016321C">
+    <w:p w14:paraId="0C3D464B" w14:textId="77777777" w:rsidR="00B50BC1" w:rsidRPr="00F074E3" w:rsidRDefault="00B50BC1" w:rsidP="0016321C">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:w w:val="108"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B50BC1" w:rsidRPr="00F074E3" w:rsidRDefault="00B50BC1" w:rsidP="0016321C">
+    <w:p w14:paraId="25BE7401" w14:textId="77777777" w:rsidR="00B50BC1" w:rsidRPr="00F074E3" w:rsidRDefault="00B50BC1" w:rsidP="0016321C">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:w w:val="108"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006B3980" w:rsidRPr="00F074E3" w:rsidRDefault="006B3980" w:rsidP="00FF7163">
+    <w:p w14:paraId="16750C27" w14:textId="77777777" w:rsidR="006B3980" w:rsidRDefault="006B3980" w:rsidP="00FF7163">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:w w:val="108"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF7163" w:rsidRPr="00F074E3" w:rsidRDefault="00FF7163" w:rsidP="00241497">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00F074E3">
+    <w:p w14:paraId="3C0B7A0D" w14:textId="2492FFAC" w:rsidR="00946673" w:rsidRDefault="00946673" w:rsidP="00946673">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:w w:val="108"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:w w:val="108"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaración de autoría </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946673">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:w w:val="108"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CREdiT</w:t>
+      </w:r>
+      <w:r w:rsidR="00C73B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:w w:val="108"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE294D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:w w:val="108"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[solo para artículos con más de una persona firmante]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D5680CE" w14:textId="77777777" w:rsidR="00946673" w:rsidRPr="00946673" w:rsidRDefault="00946673" w:rsidP="00946673">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:w w:val="108"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="432B0679" w14:textId="77777777" w:rsidR="00946673" w:rsidRDefault="00946673" w:rsidP="00946673">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:w w:val="108"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="075A7A81" w14:textId="6472CBC4" w:rsidR="00946673" w:rsidRDefault="00EE294D" w:rsidP="00946673">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:w w:val="108"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:w w:val="108"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Filiación, correo electrónico y ORCID [en la versión final]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A31A36" w14:textId="77777777" w:rsidR="00946673" w:rsidRPr="00F074E3" w:rsidRDefault="00946673" w:rsidP="00FF7163">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:w w:val="108"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="235FFA14" w14:textId="77777777" w:rsidR="00FF7163" w:rsidRPr="00F074E3" w:rsidRDefault="00FF7163" w:rsidP="00241497">
+      <w:pPr>
+        <w:pStyle w:val="Sinespaciado"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F074E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:w w:val="108"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Notas</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F062DD" w:rsidRPr="00F074E3" w:rsidRDefault="00F062DD" w:rsidP="00F43453">
+    <w:p w14:paraId="340996CD" w14:textId="77777777" w:rsidR="00F062DD" w:rsidRPr="00F074E3" w:rsidRDefault="00F062DD" w:rsidP="00F43453">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F062DD" w:rsidRPr="00F074E3" w:rsidSect="00764B32">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2835" w:right="2268" w:bottom="2268" w:left="2268" w:header="851" w:footer="851" w:gutter="0"/>
       <w:pgNumType w:start="207"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003A43DE" w:rsidRDefault="003A43DE" w:rsidP="0051337F">
+    <w:p w14:paraId="6FCBAC05" w14:textId="77777777" w:rsidR="00EF5A0A" w:rsidRDefault="00EF5A0A" w:rsidP="0051337F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003A43DE" w:rsidRDefault="003A43DE" w:rsidP="0051337F">
+    <w:p w14:paraId="6ED7A726" w14:textId="77777777" w:rsidR="00EF5A0A" w:rsidRDefault="00EF5A0A" w:rsidP="0051337F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:id="1">
-    <w:p w:rsidR="004646BF" w:rsidRDefault="004646BF">
+    <w:p w14:paraId="5D22BD17" w14:textId="77777777" w:rsidR="004646BF" w:rsidRDefault="004646BF">
       <w:pPr>
         <w:pStyle w:val="Textonotaalfinal"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004646BF">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalfinal"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="004646BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004646BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t>Nota al final.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10 pt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004646BF" w:rsidRPr="00544FE3" w:rsidRDefault="004646BF">
+    <w:p w14:paraId="18BD095A" w14:textId="77777777" w:rsidR="004646BF" w:rsidRDefault="004646BF">
       <w:pPr>
         <w:pStyle w:val="Textonotaalfinal"/>
         <w:rPr>
           <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
           <w:lang w:val="es-CL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D3080C" w:rsidRDefault="004646BF" w:rsidP="004646BF">
+    <w:p w14:paraId="206DF4B4" w14:textId="77777777" w:rsidR="00946673" w:rsidRPr="00544FE3" w:rsidRDefault="00946673">
+      <w:pPr>
+        <w:pStyle w:val="Textonotaalfinal"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Lato" w:hAnsi="Lato"/>
+          <w:lang w:val="es-CL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="271C8E0D" w14:textId="77777777" w:rsidR="00D3080C" w:rsidRDefault="004646BF" w:rsidP="004646BF">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:w w:val="108"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00080CC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:w w:val="108"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Referencias</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00154DFE" w:rsidRPr="00080CC0" w:rsidRDefault="00154DFE" w:rsidP="004646BF">
+    <w:p w14:paraId="0D823FB9" w14:textId="77777777" w:rsidR="00154DFE" w:rsidRPr="00080CC0" w:rsidRDefault="00154DFE" w:rsidP="004646BF">
       <w:pPr>
         <w:pStyle w:val="Sinespaciado"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007E11F8" w:rsidRPr="007E11F8" w:rsidRDefault="007E11F8" w:rsidP="007E11F8">
+    <w:p w14:paraId="58D35C1F" w14:textId="77777777" w:rsidR="007E11F8" w:rsidRPr="007E11F8" w:rsidRDefault="007E11F8" w:rsidP="007E11F8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E11F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Libros</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E11F8" w:rsidRPr="007E11F8" w:rsidRDefault="007E11F8" w:rsidP="007E11F8">
+    <w:p w14:paraId="3F81E8C7" w14:textId="77777777" w:rsidR="007E11F8" w:rsidRPr="007E11F8" w:rsidRDefault="007E11F8" w:rsidP="007E11F8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E11F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Carneiro, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Carneiro, Sueli</w:t>
+      </w:r>
       <w:r w:rsidRPr="007E11F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Sueli</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>. (2023). Dispositivo de racialidade: a construção do outro como não-ser como fundamento do ser. Zahar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75CBFA20" w14:textId="77777777" w:rsidR="007E11F8" w:rsidRPr="007E11F8" w:rsidRDefault="007E11F8" w:rsidP="007E11F8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007E11F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. (2023). Dispositivo de </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Capítulos en libros</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4783AE" w14:textId="77777777" w:rsidR="007E11F8" w:rsidRPr="007E11F8" w:rsidRDefault="007E11F8" w:rsidP="007E11F8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007E11F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Jernudd, Björn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E11F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>racialidade</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>. (1989). The texture of language purism: An Introduction, en Björn Jernudd y Michael Shapiro (eds.). The politics of language purism (pp. 1-19). De Gruyter Mouton.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B936CF9" w14:textId="77777777" w:rsidR="007E11F8" w:rsidRPr="007E11F8" w:rsidRDefault="007E11F8" w:rsidP="007E11F8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007E11F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">: a </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Artículos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51C8603A" w14:textId="77777777" w:rsidR="007E11F8" w:rsidRPr="00946673" w:rsidRDefault="007E11F8" w:rsidP="007E11F8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007E11F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Del Valle, José y Narvaja de Arnoux, Elvira</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E11F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>construção</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">. (2010). Las representaciones ideológicas del lenguaje: discurso glotopolítico y panhispanismo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00946673">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Spanish in Context, (7), 1-24. https://doi.org/10.1075/sic.7.1.01nar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F206DC3" w14:textId="77777777" w:rsidR="007E11F8" w:rsidRPr="00946673" w:rsidRDefault="007E11F8" w:rsidP="007E11F8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00946673">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Artículos de prensa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1F7966" w14:textId="77777777" w:rsidR="007E11F8" w:rsidRPr="007E11F8" w:rsidRDefault="007E11F8" w:rsidP="007E11F8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007E11F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Álvarez Mellado, Elena</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E11F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> do </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>. (25 de agosto de 2023). Pulpos, loros y sistemas conversacionales. Eldiario.es. https://www.eldiario.es/tecnologia/pulpos-loros-sistemas-conversacionales_1_10421262.html</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54813AA9" w14:textId="77777777" w:rsidR="007E11F8" w:rsidRPr="007E11F8" w:rsidRDefault="007E11F8" w:rsidP="007E11F8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007E11F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>outro</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Textos electrónicos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E3D0819" w14:textId="20CB4174" w:rsidR="001F088C" w:rsidRPr="00080CC0" w:rsidRDefault="007E11F8" w:rsidP="0038467B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="007E11F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gutiérrez Ordóñez, Salvador</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E11F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> como </w:t>
-[...799 lines deleted...]
-        </w:rPr>
         <w:t>. (2001). Perfiles y dimensiones en el concepto de norma (las otras normas). Centro Virtual Cervantes. https://cvc.cervantes.es/obref/congresos/valladolid/ponencias/unidad_diversidad_del_espanol/1_la_norma_hispanica/gutierrez_s.htm</w:t>
       </w:r>
-    </w:p>
-[...257 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lato">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000001" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E10002FF" w:usb1="5000ECFF" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00F15CE6" w:rsidRDefault="00F15CE6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A92097C" w14:textId="77777777" w:rsidR="00F15CE6" w:rsidRDefault="00F15CE6">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00F15CE6" w:rsidRDefault="00F15CE6">
+  <w:p w14:paraId="0F82B623" w14:textId="77777777" w:rsidR="00F15CE6" w:rsidRDefault="00F15CE6">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003A43DE" w:rsidRDefault="003A43DE" w:rsidP="0051337F">
+    <w:p w14:paraId="01B19988" w14:textId="77777777" w:rsidR="00EF5A0A" w:rsidRDefault="00EF5A0A" w:rsidP="0051337F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003A43DE" w:rsidRDefault="003A43DE" w:rsidP="0051337F">
+    <w:p w14:paraId="79D3064A" w14:textId="77777777" w:rsidR="00EF5A0A" w:rsidRDefault="00EF5A0A" w:rsidP="0051337F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00A851E0" w:rsidRPr="00F074E3" w:rsidRDefault="00F15CE6" w:rsidP="00A851E0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0E1997DC" w14:textId="77777777" w:rsidR="00A851E0" w:rsidRPr="00F074E3" w:rsidRDefault="00F15CE6" w:rsidP="00A851E0">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F074E3">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Discurso &amp; Sociedad</w:t>
     </w:r>
     <w:r w:rsidR="00F074E3">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
@@ -3312,135 +2323,135 @@
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00A851E0" w:rsidRPr="00F074E3">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="008970B6" w:rsidRPr="00F074E3">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>XXX</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00A851E0" w:rsidRPr="00F074E3" w:rsidRDefault="00F074E3" w:rsidP="00A851E0">
+  <w:p w14:paraId="06E38324" w14:textId="77777777" w:rsidR="00A851E0" w:rsidRPr="00F074E3" w:rsidRDefault="00F074E3" w:rsidP="00A851E0">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F074E3">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:iCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Autores</w:t>
     </w:r>
     <w:r w:rsidR="00080CC0">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>,</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00B70170" w:rsidRPr="00F074E3">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Título del artículo. </w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00A851E0" w:rsidRPr="00B70170" w:rsidRDefault="00A851E0" w:rsidP="00A851E0">
+  <w:p w14:paraId="612ABE5A" w14:textId="77777777" w:rsidR="00A851E0" w:rsidRPr="00B70170" w:rsidRDefault="00A851E0" w:rsidP="00A851E0">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:ind w:right="357"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B70170">
       <w:rPr>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-CO"/>
       </w:rPr>
       <w:t>______________________________________________________________________</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00DC4A75" w:rsidRPr="00A851E0" w:rsidRDefault="00A851E0" w:rsidP="00A851E0">
+  <w:p w14:paraId="3FD562B7" w14:textId="77777777" w:rsidR="00DC4A75" w:rsidRPr="00A851E0" w:rsidRDefault="00A851E0" w:rsidP="00A851E0">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="16783D01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C93EE3E6"/>
     <w:lvl w:ilvl="0" w:tplc="A8184AE6">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4529,338 +3540,348 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5388" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="530917705">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1584332994">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1890872863">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1443724417">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1941915689">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1764448200">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1125390524">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1972437242">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1793938694">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1986933137">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1101030721">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0051337F"/>
     <w:rsid w:val="00003E47"/>
     <w:rsid w:val="00030210"/>
+    <w:rsid w:val="000577F3"/>
     <w:rsid w:val="00061657"/>
+    <w:rsid w:val="00073FEE"/>
     <w:rsid w:val="00080CC0"/>
     <w:rsid w:val="000841F2"/>
     <w:rsid w:val="00087BF1"/>
     <w:rsid w:val="00092C0D"/>
     <w:rsid w:val="000A0297"/>
     <w:rsid w:val="000B0E2C"/>
     <w:rsid w:val="000B5D02"/>
     <w:rsid w:val="000D7136"/>
     <w:rsid w:val="00115245"/>
     <w:rsid w:val="001163E9"/>
     <w:rsid w:val="001346F6"/>
+    <w:rsid w:val="0014306C"/>
     <w:rsid w:val="0014665F"/>
     <w:rsid w:val="00154DFE"/>
     <w:rsid w:val="00157748"/>
     <w:rsid w:val="0016321C"/>
     <w:rsid w:val="00163726"/>
     <w:rsid w:val="00166B24"/>
     <w:rsid w:val="001743A1"/>
     <w:rsid w:val="00176BFC"/>
     <w:rsid w:val="00182EF2"/>
     <w:rsid w:val="001868DB"/>
     <w:rsid w:val="001C6AF4"/>
     <w:rsid w:val="001D7A98"/>
     <w:rsid w:val="001F088C"/>
     <w:rsid w:val="00211FD8"/>
     <w:rsid w:val="00241497"/>
     <w:rsid w:val="00283067"/>
     <w:rsid w:val="00285EA8"/>
     <w:rsid w:val="00287BAC"/>
     <w:rsid w:val="002D3DF9"/>
     <w:rsid w:val="002E26F4"/>
     <w:rsid w:val="003236F5"/>
     <w:rsid w:val="00323FEE"/>
     <w:rsid w:val="003252A7"/>
     <w:rsid w:val="003312B6"/>
     <w:rsid w:val="003343A3"/>
     <w:rsid w:val="00350327"/>
     <w:rsid w:val="00353A7E"/>
+    <w:rsid w:val="0038467B"/>
     <w:rsid w:val="003858E0"/>
     <w:rsid w:val="003A43DE"/>
     <w:rsid w:val="003A73C4"/>
     <w:rsid w:val="003B3579"/>
     <w:rsid w:val="003E2113"/>
     <w:rsid w:val="003F3818"/>
     <w:rsid w:val="00437998"/>
     <w:rsid w:val="004436E6"/>
     <w:rsid w:val="004646BF"/>
     <w:rsid w:val="0046519C"/>
     <w:rsid w:val="004800D4"/>
     <w:rsid w:val="0049465E"/>
     <w:rsid w:val="004A5D9C"/>
     <w:rsid w:val="004B267A"/>
     <w:rsid w:val="004B4943"/>
     <w:rsid w:val="004D4137"/>
     <w:rsid w:val="004E2FE1"/>
     <w:rsid w:val="004E53AB"/>
     <w:rsid w:val="00510133"/>
     <w:rsid w:val="0051337F"/>
+    <w:rsid w:val="005315EF"/>
     <w:rsid w:val="00542FE8"/>
     <w:rsid w:val="00544FE3"/>
     <w:rsid w:val="00570534"/>
     <w:rsid w:val="005756DE"/>
     <w:rsid w:val="00597EF5"/>
     <w:rsid w:val="005A60C2"/>
     <w:rsid w:val="006058F4"/>
     <w:rsid w:val="006200C3"/>
     <w:rsid w:val="00637675"/>
     <w:rsid w:val="00637AC4"/>
     <w:rsid w:val="00641A7F"/>
     <w:rsid w:val="00651187"/>
     <w:rsid w:val="00651251"/>
     <w:rsid w:val="006554F2"/>
     <w:rsid w:val="00657FE0"/>
     <w:rsid w:val="00687189"/>
     <w:rsid w:val="006A3274"/>
     <w:rsid w:val="006A75C8"/>
     <w:rsid w:val="006B2CD7"/>
     <w:rsid w:val="006B3763"/>
     <w:rsid w:val="006B3980"/>
     <w:rsid w:val="006E4E17"/>
     <w:rsid w:val="006F3D64"/>
     <w:rsid w:val="006F6801"/>
     <w:rsid w:val="00710234"/>
     <w:rsid w:val="00721643"/>
     <w:rsid w:val="00733F71"/>
     <w:rsid w:val="00743CAB"/>
     <w:rsid w:val="00746FA7"/>
     <w:rsid w:val="00764B32"/>
     <w:rsid w:val="007B51D2"/>
     <w:rsid w:val="007E11F8"/>
     <w:rsid w:val="0080575D"/>
     <w:rsid w:val="0083268D"/>
     <w:rsid w:val="008872EA"/>
     <w:rsid w:val="008970B6"/>
     <w:rsid w:val="008A2C91"/>
     <w:rsid w:val="008A749F"/>
     <w:rsid w:val="008B123E"/>
     <w:rsid w:val="008C1814"/>
     <w:rsid w:val="008C4EBD"/>
     <w:rsid w:val="008D7043"/>
     <w:rsid w:val="008F1A2A"/>
     <w:rsid w:val="00900DF4"/>
     <w:rsid w:val="00900E1F"/>
     <w:rsid w:val="009155BE"/>
+    <w:rsid w:val="00946673"/>
     <w:rsid w:val="00956BBD"/>
     <w:rsid w:val="00963ED8"/>
     <w:rsid w:val="009646D9"/>
     <w:rsid w:val="00973887"/>
     <w:rsid w:val="00993876"/>
     <w:rsid w:val="009B0254"/>
     <w:rsid w:val="009C029B"/>
     <w:rsid w:val="009D4FF7"/>
     <w:rsid w:val="009E5F21"/>
     <w:rsid w:val="009F1187"/>
+    <w:rsid w:val="00A053C9"/>
     <w:rsid w:val="00A3354F"/>
     <w:rsid w:val="00A40613"/>
     <w:rsid w:val="00A60799"/>
     <w:rsid w:val="00A62AAC"/>
     <w:rsid w:val="00A75420"/>
     <w:rsid w:val="00A847D5"/>
     <w:rsid w:val="00A851E0"/>
     <w:rsid w:val="00A963A2"/>
     <w:rsid w:val="00AB31EC"/>
     <w:rsid w:val="00AB34DE"/>
     <w:rsid w:val="00AB54F8"/>
     <w:rsid w:val="00B401CF"/>
     <w:rsid w:val="00B50BC1"/>
     <w:rsid w:val="00B56F14"/>
     <w:rsid w:val="00B70170"/>
     <w:rsid w:val="00B94506"/>
     <w:rsid w:val="00BA1118"/>
     <w:rsid w:val="00BA1195"/>
     <w:rsid w:val="00BB2AC0"/>
     <w:rsid w:val="00BB540D"/>
     <w:rsid w:val="00BD16A5"/>
     <w:rsid w:val="00BF0BA2"/>
     <w:rsid w:val="00BF27D7"/>
     <w:rsid w:val="00C155BB"/>
     <w:rsid w:val="00C16041"/>
     <w:rsid w:val="00C24033"/>
     <w:rsid w:val="00C37991"/>
     <w:rsid w:val="00C403A3"/>
     <w:rsid w:val="00C6050F"/>
+    <w:rsid w:val="00C73B8C"/>
     <w:rsid w:val="00C96749"/>
     <w:rsid w:val="00CC108E"/>
     <w:rsid w:val="00CC2754"/>
     <w:rsid w:val="00CC4E6C"/>
     <w:rsid w:val="00CD25DD"/>
     <w:rsid w:val="00CE6C84"/>
     <w:rsid w:val="00D02359"/>
     <w:rsid w:val="00D3080C"/>
     <w:rsid w:val="00D340FA"/>
     <w:rsid w:val="00D36339"/>
     <w:rsid w:val="00D62482"/>
     <w:rsid w:val="00D97912"/>
     <w:rsid w:val="00DB367F"/>
     <w:rsid w:val="00DC4A75"/>
     <w:rsid w:val="00DD05DF"/>
     <w:rsid w:val="00DE1C98"/>
     <w:rsid w:val="00E16F9E"/>
     <w:rsid w:val="00E65D8D"/>
     <w:rsid w:val="00E74FCD"/>
     <w:rsid w:val="00E833F4"/>
     <w:rsid w:val="00E91C74"/>
     <w:rsid w:val="00EB1E3C"/>
     <w:rsid w:val="00EB5CE5"/>
+    <w:rsid w:val="00EE294D"/>
     <w:rsid w:val="00EF4158"/>
+    <w:rsid w:val="00EF5A0A"/>
     <w:rsid w:val="00F062DD"/>
     <w:rsid w:val="00F074E3"/>
     <w:rsid w:val="00F15368"/>
     <w:rsid w:val="00F15CE6"/>
     <w:rsid w:val="00F43453"/>
     <w:rsid w:val="00F574B5"/>
     <w:rsid w:val="00F77196"/>
     <w:rsid w:val="00FB27F4"/>
     <w:rsid w:val="00FE7DD6"/>
     <w:rsid w:val="00FF7163"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5C0A57DE"/>
+  <w14:docId w14:val="4A9D29D0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CD79A947-8CA5-4DA5-81E4-CC7AFF5B474E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5188,50 +4209,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0051337F"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="es-MX" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -5417,102 +4443,102 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F15CE6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00F15CE6"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="es-MX" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver">
-    <w:name w:val="Mención sin resolver"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver1">
+    <w:name w:val="Mención sin resolver1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009B0254"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="001C6AF4"/>
     <w:pPr>
       <w:ind w:left="708"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculovisitado">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00157748"/>
     <w:rPr>
       <w:color w:val="96607D"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00544FE3"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="57555735">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1756394264">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="120"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -5612,54 +4638,50 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="627855932">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="120"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc-sa/4.0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14198/dissoc.XXXXX" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:email@ejemplo.com" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5897,85 +4919,85 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{675E8C9A-D46B-43C1-91FF-03CBF9AF6F1E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>1644</Characters>
+  <Pages>4</Pages>
+  <Words>321</Words>
+  <Characters>1766</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Títol</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1939</CharactersWithSpaces>
+  <CharactersWithSpaces>2083</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="18" baseType="variant">
       <vt:variant>
         <vt:i4>7077930</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://creativecommons.org/licenses/by-nc-sa/4.0/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4390938</vt:i4>
       </vt:variant>
       <vt:variant>