--- v1 (2026-02-26)
+++ v2 (2026-08-11)
@@ -4,82 +4,106 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="18B0D4FE" w14:textId="55675B24" w:rsidR="00B365A5" w:rsidRPr="00BC5AE1" w:rsidRDefault="00B365A5" w:rsidP="00AE226A">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>Título del artículo en la lengua escogida</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08251DA5" w14:textId="531FE686" w:rsidR="002A7374" w:rsidRPr="00BC5AE1" w:rsidRDefault="00B365A5" w:rsidP="00AE226A">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC5AE1">
-        <w:t xml:space="preserve">Title of the </w:t>
+        <w:t xml:space="preserve">Title </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC5AE1">
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC5AE1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC5AE1">
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC5AE1">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>article</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve"> in English, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>if</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC5AE1">
-        <w:t xml:space="preserve"> the </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC5AE1">
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC5AE1">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>chosen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>language</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>is</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -189,51 +213,51 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Zusammenfassung</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18CE7FFD" w14:textId="488E5546" w:rsidR="00F27986" w:rsidRPr="00BC5AE1" w:rsidRDefault="00DA3ED5" w:rsidP="00AE226A">
       <w:r w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve">Introduzca aquí el resumen en la lengua escogida. </w:t>
       </w:r>
       <w:r w:rsidR="00382EC6" w:rsidRPr="00BC5AE1">
         <w:t>Se recomienda que esté estructurado en cuatro apartados: objetivos, metodología, resultados y conclusiones. También se aceptan resúmenes narrativos, siempre que incluyan la información de los apartados anteriores. Tendrá una extensión mínima de 200 palabras y máxima de 300 palabras. Debería incluir palabras clave en los lugares adecuados. Debe ser un solo párrafo y no tener subapartados ni incluir citas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B03D9A5" w14:textId="6C701969" w:rsidR="00F27986" w:rsidRPr="00BC5AE1" w:rsidRDefault="00382EC6" w:rsidP="00AE226A">
+    <w:p w14:paraId="4B03D9A5" w14:textId="1877BCEF" w:rsidR="00F27986" w:rsidRPr="00BC5AE1" w:rsidRDefault="00382EC6" w:rsidP="00AE226A">
       <w:r w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Palabras clave</w:t>
       </w:r>
       <w:r w:rsidR="007C57A4" w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F13E5" w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008F13E5" w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
@@ -349,51 +373,63 @@
         </w:rPr>
         <w:t>Schlüsselwörter</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00F27986" w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00F27986" w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA3ED5" w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve">Introduzca aquí </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk182150275"/>
       <w:r w:rsidR="00596F3B" w:rsidRPr="00BC5AE1">
         <w:t>un mínimo de 6 palabras clave</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00656788" w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve"> en la lengua escogida</w:t>
       </w:r>
       <w:r w:rsidR="00596F3B" w:rsidRPr="00BC5AE1">
-        <w:t>, separadas por coma (,) y ordenadas alfabéticamente.</w:t>
+        <w:t xml:space="preserve">, separadas por </w:t>
+      </w:r>
+      <w:r w:rsidR="006E187D">
+        <w:t xml:space="preserve">punto y </w:t>
+      </w:r>
+      <w:r w:rsidR="00596F3B" w:rsidRPr="00BC5AE1">
+        <w:t>coma (</w:t>
+      </w:r>
+      <w:r w:rsidR="006E187D">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00596F3B" w:rsidRPr="00BC5AE1">
+        <w:t>) y ordenadas alfabéticamente.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42CAA0A5" w14:textId="77777777" w:rsidR="000442C9" w:rsidRPr="00BC5AE1" w:rsidRDefault="000442C9" w:rsidP="00AE226A"/>
     <w:p w14:paraId="2C2A75F6" w14:textId="1C34B043" w:rsidR="00F811D0" w:rsidRPr="00BC5AE1" w:rsidRDefault="00F811D0" w:rsidP="00F811D0">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F13E5" w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
@@ -406,94 +442,97 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="66C4543B" w14:textId="1781B4A9" w:rsidR="00F27986" w:rsidRPr="00BC5AE1" w:rsidRDefault="00DA3ED5" w:rsidP="00AE226A">
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>Introduzca aquí el resumen en inglés</w:t>
       </w:r>
       <w:r w:rsidR="00596F3B" w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve"> si la lengua escogida es otra</w:t>
       </w:r>
       <w:r w:rsidR="002128D8" w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve">; en español si la lengua escogida es el inglés; o en inglés y en español </w:t>
       </w:r>
       <w:r w:rsidR="007C57A4" w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve">si la lengua escogida es </w:t>
       </w:r>
       <w:r w:rsidR="002128D8" w:rsidRPr="00BC5AE1">
         <w:t>el francés, el italiano o el alemán</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00382EC6" w:rsidRPr="00BC5AE1">
         <w:t>Se recomienda que esté estructurado en cuatro apartados: objetivos, metodología, resultados y conclusiones. También se aceptan resúmenes narrativos, siempre que incluyan la información de los apartados anteriores. Tendrá una extensión mínima de 200 palabras y máxima de 300 palabras. Debería incluir palabras clave en los lugares adecuados. Debe ser un solo párrafo y no tener subapartados ni incluir citas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7988032A" w14:textId="2C5ABCEA" w:rsidR="00F27986" w:rsidRPr="00BC5AE1" w:rsidRDefault="00382EC6" w:rsidP="00AE226A">
+    <w:p w14:paraId="7988032A" w14:textId="51CF3A7C" w:rsidR="00F27986" w:rsidRPr="00BC5AE1" w:rsidRDefault="00382EC6" w:rsidP="00AE226A">
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008F13E5" w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
       <w:r w:rsidR="00E95674" w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Palabras clave</w:t>
       </w:r>
       <w:r w:rsidR="00F27986" w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00F27986" w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DA3ED5" w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve">Introduzca aquí </w:t>
       </w:r>
       <w:r w:rsidR="00596F3B" w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve">un mínimo de 6 palabras clave </w:t>
       </w:r>
       <w:r w:rsidR="00DA3ED5" w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:r w:rsidR="004A7618" w:rsidRPr="00BC5AE1">
         <w:t>la lengua que corresponda</w:t>
       </w:r>
       <w:r w:rsidR="00656788" w:rsidRPr="00BC5AE1">
-        <w:t>, separadas por coma (,) y ordenadas alfabéticamente</w:t>
+        <w:t xml:space="preserve">, separadas por </w:t>
+      </w:r>
+      <w:r w:rsidR="006E187D" w:rsidRPr="006E187D">
+        <w:t>punto y coma (;) y ordenadas alfabéticamente</w:t>
       </w:r>
       <w:r w:rsidR="00DA3ED5" w:rsidRPr="00BC5AE1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22074371" w14:textId="77777777" w:rsidR="004325AE" w:rsidRPr="00BC5AE1" w:rsidRDefault="004325AE" w:rsidP="00AE226A"/>
     <w:p w14:paraId="70966E1C" w14:textId="77777777" w:rsidR="004325AE" w:rsidRPr="00BC5AE1" w:rsidRDefault="004325AE" w:rsidP="00AE226A"/>
     <w:p w14:paraId="311B050E" w14:textId="6CCD7BE2" w:rsidR="004325AE" w:rsidRPr="00BC5AE1" w:rsidRDefault="004325AE" w:rsidP="000442C9">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">[CITA </w:t>
       </w:r>
       <w:r w:rsidR="008F13E5" w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:i/>
@@ -1948,59 +1987,51 @@
         <w:t>Indique si se han aplicado o no herramientas de inteligencia artificial (IA) en la investigación (recopilación de datos, análisis de datos, etc.). En caso afirmativo, los autores deberán señalar, con detalle, en la sección metodológica (o sección similar) del artículo, qué herramientas y cómo se utilizaron.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FB40DE5" w14:textId="75525835" w:rsidR="00944068" w:rsidRPr="00BC5AE1" w:rsidRDefault="00944068" w:rsidP="00944068">
       <w:r w:rsidRPr="00BC5AE1">
         <w:tab/>
         <w:t>Indique también si se han usado o no herramientas de inteligencia artificial generativa (IAG), disponibles públicamente, para refinar, corregir, traducir, dar formato o editar el texto del trabajo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D483E16" w14:textId="77777777" w:rsidR="00944068" w:rsidRPr="00BC5AE1" w:rsidRDefault="00944068" w:rsidP="00AE226A"/>
     <w:p w14:paraId="27640BB8" w14:textId="77777777" w:rsidR="00656788" w:rsidRPr="00BC5AE1" w:rsidRDefault="00656788" w:rsidP="00AE226A"/>
     <w:p w14:paraId="6DAB0274" w14:textId="6E69CA8B" w:rsidR="00F27986" w:rsidRPr="00BC5AE1" w:rsidRDefault="00EF2D18" w:rsidP="00AE226A">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>BIBLIOGRAFÍA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FDE9F9E" w14:textId="2A9E472B" w:rsidR="00F27986" w:rsidRPr="00BC5AE1" w:rsidRDefault="00F27986" w:rsidP="00AE226A"/>
     <w:p w14:paraId="7E047F4F" w14:textId="79641DDD" w:rsidR="00EF2D18" w:rsidRPr="00BC5AE1" w:rsidRDefault="00BC5AE1" w:rsidP="00AE226A">
       <w:r>
         <w:t>Este apartado</w:t>
       </w:r>
       <w:r w:rsidR="0061185E" w:rsidRPr="00BC5AE1">
-        <w:t xml:space="preserve"> presentará la lista de referencias bibliográficas citadas a lo largo del artículo de investigación, siguiendo el estilo «Harvard» de citación. Teniendo en cuenta el requisito general de la </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, para citar los trabajos propios del autor/a en el artículo se sustituirán, tanto en el cuerpo del texto como en la bibliografía final, su/s apellido/s y, en su caso, nombre, por la expresión «Autor» o «Autora», seguida de un paréntesis indicando la fecha del trabajo. Por ejemplo, en lugar de «García </w:t>
+        <w:t xml:space="preserve"> presentará la lista de referencias bibliográficas citadas a lo largo del artículo de investigación, siguiendo el estilo «Harvard» de citación. Teniendo en cuenta el requisito general de la anonimización, para citar los trabajos propios del autor/a en el artículo se sustituirán, tanto en el cuerpo del texto como en la bibliografía final, su/s apellido/s y, en su caso, nombre, por la expresión «Autor» o «Autora», seguida de un paréntesis indicando la fecha del trabajo. Por ejemplo, en lugar de «García </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0061185E" w:rsidRPr="00BC5AE1">
         <w:t>García</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0061185E" w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve"> (2015)», habrá que escribir «Autor (2015)». Esta es toda la información que se consignará en la bibliografía del artículo, con el fin de garantizar el anonimato.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49406EC7" w14:textId="77777777" w:rsidR="0061185E" w:rsidRPr="00BC5AE1" w:rsidRDefault="00EF2D18" w:rsidP="0061185E">
       <w:r w:rsidRPr="00BC5AE1">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0061185E" w:rsidRPr="00BC5AE1">
         <w:t>Las entradas se dispondrán en párrafo francés (de 1 cm). Regirá el orden alfabético de apellido/s de autores/as; en el caso de un autor/a con varias obras, el cronológico de publicación; y, si tiene varias del mismo año, se distinguirán incluyendo letras minúsculas en orden alfabético tras la fecha: 1987a, 1987b, etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="201F2FDC" w14:textId="47E6AFB2" w:rsidR="0061185E" w:rsidRPr="00BC5AE1" w:rsidRDefault="0061185E" w:rsidP="0061185E">
       <w:r w:rsidRPr="00BC5AE1">
         <w:tab/>
         <w:t>Cuando la misma persona figure unas veces como autor/a y otras como editor/a (o lo que proceda), la secuencia será esta: en primer lugar, como autor/a único/a; en segundo lugar, como editor/a (coordinador/a, etc.); y, por fin, como coautor/a. En estos casos de una persona autora con varias obras, se debe repetir el nombre y apellido/s de esta tantas veces como sea necesario. Cada referencia debe ir separada de la anterior con una línea en blanco.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53D85FFC" w14:textId="77777777" w:rsidR="0061185E" w:rsidRPr="00BC5AE1" w:rsidRDefault="00EF2D18" w:rsidP="0061185E">
@@ -2065,86 +2096,69 @@
         <w:r w:rsidRPr="00BC5AE1">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>Simple Text Query</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>Crossref</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28E791C9" w14:textId="1D84B8B6" w:rsidR="00EF2D18" w:rsidRPr="00BC5AE1" w:rsidRDefault="0061185E" w:rsidP="00AE226A">
       <w:r w:rsidRPr="00BC5AE1">
         <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EF2D18" w:rsidRPr="00BC5AE1">
-        <w:t xml:space="preserve">A </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> se relacionan las referencias bibliográficas que se han puesto como ejemplos de libros, capítulos </w:t>
+        <w:t xml:space="preserve">A continuación se relacionan las referencias bibliográficas que se han puesto como ejemplos de libros, capítulos </w:t>
       </w:r>
       <w:r w:rsidR="00EF2D18" w:rsidRPr="0029462F">
         <w:t xml:space="preserve">de libro, </w:t>
       </w:r>
       <w:r w:rsidR="0029462F" w:rsidRPr="0029462F">
-        <w:t>t</w:t>
-[...2 lines deleted...]
-        <w:t>rabajos publicados en actas de congresos</w:t>
+        <w:t>trabajos publicados en actas de congresos</w:t>
       </w:r>
       <w:r w:rsidR="00EF2D18" w:rsidRPr="0029462F">
         <w:t xml:space="preserve">, artículos, </w:t>
       </w:r>
       <w:r w:rsidR="0029462F" w:rsidRPr="0029462F">
-        <w:t>a</w:t>
-[...2 lines deleted...]
-        <w:t>rtículos en revistas digitales (con DOI, Handle o URL)</w:t>
+        <w:t>artículos en revistas digitales (con DOI, Handle o URL)</w:t>
       </w:r>
       <w:r w:rsidR="00EF2D18" w:rsidRPr="0029462F">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="0029462F" w:rsidRPr="0029462F">
-        <w:t>o</w:t>
-[...2 lines deleted...]
-        <w:t>tras fuentes electrónicas (con URL)</w:t>
+        <w:t>otras fuentes electrónicas (con URL)</w:t>
       </w:r>
       <w:r w:rsidR="00EF2D18" w:rsidRPr="0029462F">
         <w:t xml:space="preserve"> y </w:t>
       </w:r>
       <w:r w:rsidR="0029462F" w:rsidRPr="0029462F">
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00EF2D18" w:rsidRPr="0029462F">
         <w:t xml:space="preserve">esis de </w:t>
       </w:r>
       <w:r w:rsidR="0029462F" w:rsidRPr="0029462F">
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00EF2D18" w:rsidRPr="0029462F">
         <w:t>octorado</w:t>
       </w:r>
       <w:r w:rsidR="00EF2D18" w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve"> y de </w:t>
       </w:r>
       <w:r w:rsidR="0029462F">
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00EF2D18" w:rsidRPr="00BC5AE1">
         <w:t>aestría</w:t>
       </w:r>
@@ -2299,51 +2313,67 @@
       </w:r>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve"> (1995): </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Medieval </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Rhetorics</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> of Prose </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC5AE1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC5AE1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prose </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Composition</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. Five English «Artes </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Dictandi</w:t>
       </w:r>
@@ -2945,132 +2975,110 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>Olbrechts-Tyteca</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve"> (1989): </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Teoría de la argumentación. La nueva retórica</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>. Traducción española de Julia Sevilla Muñoz. Madrid: Gredos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37A7BF58" w14:textId="77777777" w:rsidR="0044782D" w:rsidRPr="00BC5AE1" w:rsidRDefault="0044782D" w:rsidP="0069105D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09EE0247" w14:textId="5CD4ED62" w:rsidR="0044782D" w:rsidRPr="00BC5AE1" w:rsidRDefault="0044782D" w:rsidP="0069105D">
+    <w:p w14:paraId="09EE0247" w14:textId="5CD4ED62" w:rsidR="0044782D" w:rsidRPr="006E187D" w:rsidRDefault="0044782D" w:rsidP="0069105D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00BC5AE1">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E187D">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
         <w:t xml:space="preserve">Plett, Heinrich F. </w:t>
       </w:r>
-      <w:r w:rsidR="00D777C2" w:rsidRPr="00BC5AE1">
+      <w:r w:rsidR="00D777C2" w:rsidRPr="006E187D">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-      <w:r w:rsidR="00D777C2" w:rsidRPr="00BC5AE1">
+      <w:r w:rsidRPr="006E187D">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>Hrsg.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D777C2" w:rsidRPr="006E187D">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BC5AE1">
+      <w:r w:rsidRPr="006E187D">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (1977): </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...52 lines deleted...]
-    <w:p w14:paraId="5C16B9B9" w14:textId="77777777" w:rsidR="0044782D" w:rsidRPr="00BC5AE1" w:rsidRDefault="0044782D" w:rsidP="0069105D">
+      <w:r w:rsidRPr="006E187D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>Rhetorik. Kritische Positionen zum Stand der Forschung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E187D">
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
+        <w:t>. München: Wilhelm Fink.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C16B9B9" w14:textId="77777777" w:rsidR="0044782D" w:rsidRPr="006E187D" w:rsidRDefault="0044782D" w:rsidP="0069105D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
+        <w:rPr>
+          <w:lang w:val="pt-PT"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0ADA03C9" w14:textId="6EDFE232" w:rsidR="0044782D" w:rsidRPr="00BC5AE1" w:rsidRDefault="0044782D" w:rsidP="0069105D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve">Quintiliano, Marco F. (1999): </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Sobre la formación del orador. Doce libros</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>. Traducción y comentarios: Alfonso Ortega Carmona. En el XIX centenario de la muerte de Quintiliano. Salamanca: Universidad Pontificia de Salamanca.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DF578E6" w14:textId="77777777" w:rsidR="0044782D" w:rsidRPr="00BC5AE1" w:rsidRDefault="0044782D" w:rsidP="0069105D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
@@ -3121,51 +3129,59 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="330FC33A" w14:textId="77777777" w:rsidR="00EF2D18" w:rsidRPr="00BC5AE1" w:rsidRDefault="00EF2D18" w:rsidP="00AE226A"/>
     <w:p w14:paraId="43480E41" w14:textId="6AEB9580" w:rsidR="00EF2D18" w:rsidRPr="00BC5AE1" w:rsidRDefault="00EF2D18" w:rsidP="00AE226A">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Capítulos de libro</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45C5BA78" w14:textId="77777777" w:rsidR="0044782D" w:rsidRPr="00BC5AE1" w:rsidRDefault="0044782D" w:rsidP="00AE226A"/>
     <w:p w14:paraId="752BC617" w14:textId="5588EF96" w:rsidR="0044782D" w:rsidRPr="00BC5AE1" w:rsidRDefault="00D777C2" w:rsidP="0069105D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC5AE1">
-        <w:t xml:space="preserve">Groupe µ (1994): «Rhetoric and </w:t>
+        <w:t>Groupe µ (1994): «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC5AE1">
+        <w:t>Rhetoric</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC5AE1">
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>Polyisotopy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>Poetic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>Texts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>», en János S. Petőfi; Terry Olivi [eds.]: </w:t>
       </w:r>
@@ -3323,81 +3339,91 @@
       </w:r>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>. Traducción a cargo de Tarsicio Herrera Zapién. Junto con Julio Pimentel Álvarez, Alfonso Castro Pallares y Esteban Palomares Chávez. Con la colaboración de Guillermo Herrera Zapién e Ignacio Marroquín Castañeda. Introducción de Esteban J. Palomera. México: Fondo de Cultura Económica, pp. VII-LXVII.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0182CD14" w14:textId="77777777" w:rsidR="00F863AF" w:rsidRPr="00BC5AE1" w:rsidRDefault="00F863AF" w:rsidP="00F863AF">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11D34A36" w14:textId="37E746EF" w:rsidR="0044782D" w:rsidRPr="00BC5AE1" w:rsidRDefault="00D777C2" w:rsidP="0069105D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>Schütrumpf, Eckart (1994): «Non-</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>logical</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC5AE1">
-        <w:t xml:space="preserve"> Means of </w:t>
+        <w:t xml:space="preserve"> Means </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC5AE1">
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC5AE1">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>Persuasion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>Aristotle</w:t>
       </w:r>
       <w:r w:rsidR="00492B11" w:rsidRPr="00BC5AE1">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Rhetoric</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>Cicero</w:t>
       </w:r>
       <w:r w:rsidR="00492B11" w:rsidRPr="00BC5AE1">
         <w:t>’</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">De </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -3412,51 +3438,67 @@
       <w:r w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve">», en William W. Fortenbaugh; David C. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>Mirhady</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve"> [eds.]: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Peripatetic</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Rhetoric After Aristotle</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC5AE1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Rhetoric</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC5AE1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> After Aristotle</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve">. New Brunswick/London: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>Transaction</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>Publishers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>, pp. 95-110.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4966012E" w14:textId="77777777" w:rsidR="00EF2D18" w:rsidRPr="00BC5AE1" w:rsidRDefault="00EF2D18" w:rsidP="00AE226A"/>
     <w:p w14:paraId="21BF88D6" w14:textId="6DE615BC" w:rsidR="00EF2D18" w:rsidRPr="00BC5AE1" w:rsidRDefault="00D9670F" w:rsidP="00AE226A">
       <w:pPr>
         <w:rPr>
@@ -3644,51 +3686,83 @@
         </w:rPr>
         <w:t>Rhetorica</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">. A </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Journal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> of the History of Rhetoric</w:t>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC5AE1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC5AE1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BC5AE1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>History</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BC5AE1">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Rhetoric</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>, 16(1): 47-80.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60D8E737" w14:textId="77777777" w:rsidR="0044782D" w:rsidRPr="00BC5AE1" w:rsidRDefault="0044782D" w:rsidP="0069105D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E60C4C2" w14:textId="3679611A" w:rsidR="00EF2D18" w:rsidRPr="00BC5AE1" w:rsidRDefault="00D777C2" w:rsidP="0069105D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00BC5AE1">
         <w:t>Domínguez Caparrós, José (1988-1989): «La retórica en la interpretación psicoanalítica». </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC5AE1">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Estudios de Lingüística. Universidad de Alicante</w:t>
@@ -4063,60 +4137,60 @@
         <w:t xml:space="preserve"> Otavalo. Tesis de Maestría. Sucre: Universidad Andina Simón Bolívar. Handle: </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00BC5AE1">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
           </w:rPr>
           <w:t>https://repositorio.uasb.edu.ec/handle/10644/9073</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00EF2D18" w:rsidRPr="00BC5AE1" w:rsidSect="00F27986">
       <w:footerReference w:type="default" r:id="rId22"/>
       <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="0" w:footer="329" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B14F394" w14:textId="77777777" w:rsidR="005260B8" w:rsidRDefault="005260B8" w:rsidP="000442C9">
+    <w:p w14:paraId="047A09AC" w14:textId="77777777" w:rsidR="009C069D" w:rsidRDefault="009C069D" w:rsidP="000442C9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F37BF35" w14:textId="77777777" w:rsidR="005260B8" w:rsidRDefault="005260B8" w:rsidP="000442C9">
+    <w:p w14:paraId="03B41CBB" w14:textId="77777777" w:rsidR="009C069D" w:rsidRDefault="009C069D" w:rsidP="000442C9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -4129,117 +4203,117 @@
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2020658920"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="77BF9AEF" w14:textId="60E43DF8" w:rsidR="00AE226A" w:rsidRDefault="00AE226A">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="614C7E21" w14:textId="77777777" w:rsidR="00F27986" w:rsidRDefault="00F27986" w:rsidP="000442C9">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="272AE495" w14:textId="5892F08A" w:rsidR="00F27986" w:rsidRDefault="00F27986" w:rsidP="000442C9">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="554CE223" w14:textId="77777777" w:rsidR="00F27986" w:rsidRDefault="00F27986" w:rsidP="000442C9">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4151E124" w14:textId="77777777" w:rsidR="005260B8" w:rsidRDefault="005260B8" w:rsidP="000442C9">
+    <w:p w14:paraId="7716CD10" w14:textId="77777777" w:rsidR="009C069D" w:rsidRDefault="009C069D" w:rsidP="000442C9">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40CA3F49" w14:textId="77777777" w:rsidR="005260B8" w:rsidRDefault="005260B8" w:rsidP="000442C9">
+    <w:p w14:paraId="02E10494" w14:textId="77777777" w:rsidR="009C069D" w:rsidRDefault="009C069D" w:rsidP="000442C9">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="3AE1D773" w14:textId="1C08DAF5" w:rsidR="00D9670F" w:rsidRPr="00D9670F" w:rsidRDefault="00D9670F" w:rsidP="00D9670F">
       <w:pPr>
         <w:pStyle w:val="Textonotapie"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00D9670F">
         <w:t xml:space="preserve"> Si la lengua del artículo es el inglés, se traducirán el título, el resumen y las palabras clave al español. Si la lengua del artículo es el francés, el italiano o el alemán, se traducirán el título, el resumen y las palabras clave al español y al inglés.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="6EE68E3E" w14:textId="56C44A8D" w:rsidR="0061185E" w:rsidRPr="0061185E" w:rsidRDefault="004A53DB" w:rsidP="0061185E">
       <w:pPr>
         <w:pStyle w:val="Notaapiedepgina"/>
@@ -4260,51 +4334,51 @@
     <w:p w14:paraId="0CD5CCF2" w14:textId="77777777" w:rsidR="0061185E" w:rsidRPr="0061185E" w:rsidRDefault="0061185E" w:rsidP="0061185E">
       <w:pPr>
         <w:pStyle w:val="Notaapiedepgina"/>
       </w:pPr>
       <w:r w:rsidRPr="0061185E">
         <w:tab/>
         <w:t>El sistema de referencias en las notas a pie de página será el mismo de las referencias incluidas en el cuerpo del texto con indicación entre paréntesis del apellido, año de publicación y, si procede, página o páginas. Las notas a pie de página no podrán contener referencias bibliográficas completas, ya que el lugar de estas es la relación bibliográfica al final del artículo.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="209BF005" w14:textId="3F1D5285" w:rsidR="004A53DB" w:rsidRPr="0061185E" w:rsidRDefault="0061185E" w:rsidP="0061185E">
       <w:pPr>
         <w:pStyle w:val="Notaapiedepgina"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0061185E">
         <w:t>La llamada a nota se hará con número en superíndice a partir del 1, fuera de las comillas de cierre, si las hay, y después del signo de puntuación de separación (coma, punto, punto y coma, dos puntos, puntos suspensivos, etc.) o de los de cierre expresivo (interrogación, admiración, etc.).</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CD14303"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FB1E75E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -4664,134 +4738,137 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1566379550">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2001541673">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1747066577">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="299"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F27986"/>
     <w:rsid w:val="00016A92"/>
     <w:rsid w:val="000442C9"/>
     <w:rsid w:val="000607B9"/>
     <w:rsid w:val="00065CC2"/>
     <w:rsid w:val="000A2A9F"/>
     <w:rsid w:val="000D2796"/>
     <w:rsid w:val="000E7D19"/>
     <w:rsid w:val="00111524"/>
     <w:rsid w:val="00180333"/>
     <w:rsid w:val="00186018"/>
     <w:rsid w:val="001B7863"/>
     <w:rsid w:val="001E3892"/>
+    <w:rsid w:val="0020265A"/>
     <w:rsid w:val="002128D8"/>
     <w:rsid w:val="0021649C"/>
     <w:rsid w:val="00282EA0"/>
     <w:rsid w:val="0029462F"/>
     <w:rsid w:val="002A7374"/>
     <w:rsid w:val="002D4C8D"/>
     <w:rsid w:val="002F01F4"/>
     <w:rsid w:val="0031733B"/>
     <w:rsid w:val="00382EC6"/>
     <w:rsid w:val="003A424F"/>
     <w:rsid w:val="003C523F"/>
     <w:rsid w:val="003C7AC8"/>
     <w:rsid w:val="003D3C6C"/>
     <w:rsid w:val="004013BB"/>
     <w:rsid w:val="004325AE"/>
     <w:rsid w:val="0044782D"/>
     <w:rsid w:val="00492B11"/>
     <w:rsid w:val="00493E63"/>
     <w:rsid w:val="004A53DB"/>
     <w:rsid w:val="004A7618"/>
     <w:rsid w:val="004C3869"/>
     <w:rsid w:val="004E4D78"/>
     <w:rsid w:val="004E79F5"/>
     <w:rsid w:val="005260B8"/>
     <w:rsid w:val="00596F3B"/>
     <w:rsid w:val="00610F4D"/>
     <w:rsid w:val="0061185E"/>
     <w:rsid w:val="00656788"/>
     <w:rsid w:val="0069105D"/>
     <w:rsid w:val="006A4DC3"/>
     <w:rsid w:val="006B3D22"/>
+    <w:rsid w:val="006E187D"/>
     <w:rsid w:val="00705A20"/>
     <w:rsid w:val="00707CE6"/>
     <w:rsid w:val="007610F1"/>
     <w:rsid w:val="007730D0"/>
     <w:rsid w:val="007C57A4"/>
     <w:rsid w:val="007D0A57"/>
     <w:rsid w:val="00842209"/>
     <w:rsid w:val="008434A2"/>
     <w:rsid w:val="00893612"/>
     <w:rsid w:val="008D4B53"/>
     <w:rsid w:val="008F13E5"/>
     <w:rsid w:val="00924013"/>
     <w:rsid w:val="00924C35"/>
     <w:rsid w:val="00944068"/>
     <w:rsid w:val="00994B53"/>
+    <w:rsid w:val="009C069D"/>
     <w:rsid w:val="009F2D15"/>
     <w:rsid w:val="00A26199"/>
     <w:rsid w:val="00A26D88"/>
     <w:rsid w:val="00A64DA3"/>
     <w:rsid w:val="00AD3B85"/>
     <w:rsid w:val="00AE226A"/>
     <w:rsid w:val="00B03412"/>
     <w:rsid w:val="00B365A5"/>
     <w:rsid w:val="00B62B3D"/>
     <w:rsid w:val="00B9241D"/>
     <w:rsid w:val="00B95CCA"/>
     <w:rsid w:val="00BB3B1B"/>
     <w:rsid w:val="00BC5AE1"/>
     <w:rsid w:val="00BD41E0"/>
     <w:rsid w:val="00BD7BEA"/>
     <w:rsid w:val="00BE1395"/>
     <w:rsid w:val="00C0189B"/>
     <w:rsid w:val="00D777C2"/>
     <w:rsid w:val="00D959A6"/>
     <w:rsid w:val="00D9670F"/>
     <w:rsid w:val="00DA3ED5"/>
     <w:rsid w:val="00E0184B"/>
     <w:rsid w:val="00E01B7D"/>
     <w:rsid w:val="00E95674"/>
     <w:rsid w:val="00EB7611"/>
@@ -5911,69 +5988,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B19C3A07-3448-4091-BB02-D47B3D0EDF5D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3247</Words>
-  <Characters>18086</Characters>
+  <Words>3284</Words>
+  <Characters>18065</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>341</Lines>
-  <Paragraphs>153</Paragraphs>
+  <Lines>150</Lines>
+  <Paragraphs>42</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21180</CharactersWithSpaces>
+  <CharactersWithSpaces>21307</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Francisco Chico Rico</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>