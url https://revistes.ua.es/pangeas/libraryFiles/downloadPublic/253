--- v0 (2026-02-03)
+++ v1 (2026-07-20)
@@ -6,112 +6,120 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="492F8FFA" w14:textId="011E12EA" w:rsidR="00A7695B" w:rsidRPr="00F43B8E" w:rsidRDefault="00D90190" w:rsidP="00A7695B">
+    <w:p w14:paraId="2F448E78" w14:textId="77777777" w:rsidR="00E06BA5" w:rsidRPr="00F43B8E" w:rsidRDefault="00E06BA5" w:rsidP="00E06BA5">
       <w:pPr>
         <w:pStyle w:val="Ttulo"/>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D90190">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Pangeas. Revista Interdisciplinar de Ecocrítica</w:t>
+        <w:t>Pangeas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D90190">
+        <w:rPr>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>. Revista Interdisciplinar de Ecocrítica</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B3417D" w14:textId="062C5836" w:rsidR="00A7695B" w:rsidRPr="00F43B8E" w:rsidRDefault="00994D1F" w:rsidP="00A7695B">
+    <w:p w14:paraId="40B3417D" w14:textId="7B711D3C" w:rsidR="00A7695B" w:rsidRPr="00F43B8E" w:rsidRDefault="00994D1F" w:rsidP="00A7695B">
       <w:pPr>
         <w:pStyle w:val="Subttulo"/>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Carta de presentación</w:t>
       </w:r>
       <w:r w:rsidR="00FB7341" w:rsidRPr="00F43B8E">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00380FC1" w:rsidRPr="00F43B8E">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
       <w:r w:rsidR="00A7695B" w:rsidRPr="00F43B8E">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00744909">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00A7695B" w:rsidRPr="00F43B8E">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00E801AC">
+      <w:r w:rsidR="00744909">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>10</w:t>
+        <w:t>07</w:t>
       </w:r>
       <w:r w:rsidR="00A7695B" w:rsidRPr="00F43B8E">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00F43B8E" w:rsidRPr="00F43B8E">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r w:rsidR="00FB7341" w:rsidRPr="00F43B8E">
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E41FD1" w14:textId="176ACAD7" w:rsidR="00994D1F" w:rsidRDefault="00994D1F" w:rsidP="00994D1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -208,52 +216,57 @@
       </w:r>
       <w:r w:rsidR="00A72CE4">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>trabajo</w:t>
       </w:r>
       <w:r w:rsidRPr="00164BA7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45A572BC" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRPr="00164BA7" w:rsidRDefault="00994D1F" w:rsidP="00994D1F">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:r w:rsidRPr="00164BA7">
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
-      <w:r>
-        <w:t>Identificación del artículo</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Identificación</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> del artículo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="772F8005" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRDefault="00994D1F" w:rsidP="00994D1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Indique</w:t>
       </w:r>
       <w:r w:rsidRPr="00952DC7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -303,52 +316,57 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3BCEFE27" w14:textId="77777777" w:rsidR="00677E44" w:rsidRPr="00677E44" w:rsidRDefault="00677E44" w:rsidP="00677E44">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EF8EBDF" w14:textId="77777777" w:rsidR="00677E44" w:rsidRPr="00164BA7" w:rsidRDefault="00677E44" w:rsidP="00677E44">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:r>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00164BA7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t>Originalidad y pertinencia</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Originalidad</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> y pertinencia</w:t>
       </w:r>
       <w:r w:rsidR="005E33D8">
         <w:t xml:space="preserve"> de publicación</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E7D8B59" w14:textId="77777777" w:rsidR="00677E44" w:rsidRDefault="00677E44" w:rsidP="00677E44">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Confirme la originalidad de su trabajo y justifique l</w:t>
       </w:r>
       <w:r w:rsidR="005E33D8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -418,51 +436,59 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="429A8D65" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRPr="00164BA7" w:rsidRDefault="00677E44" w:rsidP="00994D1F">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00994D1F" w:rsidRPr="00164BA7">
-        <w:t xml:space="preserve"> Conflicto de intereses</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00994D1F" w:rsidRPr="00164BA7">
+        <w:t>Conflicto</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00994D1F" w:rsidRPr="00164BA7">
+        <w:t xml:space="preserve"> de intereses</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E2F456A" w14:textId="569519D5" w:rsidR="00994D1F" w:rsidRDefault="00994D1F" w:rsidP="00994D1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Señale</w:t>
       </w:r>
       <w:r w:rsidRPr="00952DC7">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cualquier </w:t>
@@ -609,52 +635,57 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="159B14F6" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRDefault="00994D1F" w:rsidP="00994D1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="797FCC13" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRPr="00164BA7" w:rsidRDefault="00633BBD" w:rsidP="00994D1F">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:r>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00994D1F" w:rsidRPr="00164BA7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00994D1F">
-        <w:t>Reutilización de elementos gráficos</w:t>
+        <w:t>Reutilización</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00994D1F">
+        <w:t xml:space="preserve"> de elementos gráficos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36C4E346" w14:textId="3873DD9E" w:rsidR="00994D1F" w:rsidRDefault="00994D1F" w:rsidP="00994D1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Si el </w:t>
       </w:r>
       <w:r w:rsidR="007D34E9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>trabajo</w:t>
@@ -784,52 +815,57 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F4A6DDC" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRPr="00164BA7" w:rsidRDefault="00A90A56" w:rsidP="00994D1F">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00994D1F" w:rsidRPr="00164BA7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00994D1F">
-        <w:t>Uso de herramientas de inteligencia artificial (IA)</w:t>
+        <w:t>Uso</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00994D1F">
+        <w:t xml:space="preserve"> de herramientas de inteligencia artificial (IA)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35655BDA" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRDefault="00F36DF2" w:rsidP="00994D1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Indique s</w:t>
       </w:r>
       <w:r w:rsidRPr="00F36DF2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">i se han aplicado </w:t>
@@ -904,60 +940,60 @@
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Metodología</w:t>
       </w:r>
       <w:r w:rsidRPr="00F36DF2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (o sección similar) del artículo, qué herramientas y cómo se utilizaron.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8494"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00994D1F" w14:paraId="2EF7510F" w14:textId="77777777" w:rsidTr="003D0C15">
+      <w:tr w:rsidR="00994D1F" w14:paraId="2EF7510F" w14:textId="77777777" w:rsidTr="00427BC7">
         <w:trPr>
-          <w:trHeight w:val="1418"/>
+          <w:trHeight w:val="2835"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C818640" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRDefault="00994D1F" w:rsidP="00B02725">
+          <w:p w14:paraId="5ABAD6F5" w14:textId="77777777" w:rsidR="00427BC7" w:rsidRDefault="00427BC7" w:rsidP="00B02725">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="600806BC" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRDefault="00994D1F" w:rsidP="00B02725">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="60ED8277" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRDefault="00994D1F" w:rsidP="00994D1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
@@ -1155,104 +1191,123 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>an empleado dichas herramientas</w:t>
       </w:r>
       <w:r w:rsidR="004A1E63">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8494"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A1E63" w14:paraId="5F7BCF5E" w14:textId="77777777" w:rsidTr="003D0C15">
+      <w:tr w:rsidR="004A1E63" w14:paraId="5F7BCF5E" w14:textId="77777777" w:rsidTr="00427BC7">
         <w:trPr>
-          <w:trHeight w:val="1418"/>
+          <w:trHeight w:val="2835"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77A6868C" w14:textId="77777777" w:rsidR="004A1E63" w:rsidRDefault="004A1E63" w:rsidP="00B02725">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A84B0B4" w14:textId="77777777" w:rsidR="004A1E63" w:rsidRDefault="004A1E63" w:rsidP="00B02725">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2BCF2B28" w14:textId="77777777" w:rsidR="004A1E63" w:rsidRDefault="004A1E63" w:rsidP="004A1E63">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45B7677C" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRPr="00164BA7" w:rsidRDefault="004A1E63" w:rsidP="00994D1F">
+    <w:p w14:paraId="59B4FCF9" w14:textId="77777777" w:rsidR="00BD5F38" w:rsidRDefault="00BD5F38">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B7677C" w14:textId="6D57BB2F" w:rsidR="00994D1F" w:rsidRPr="00164BA7" w:rsidRDefault="004A1E63" w:rsidP="00994D1F">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00994D1F" w:rsidRPr="00164BA7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00994D1F">
-        <w:t>Autoría y contribución</w:t>
+        <w:t>Autoría</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00994D1F">
+        <w:t xml:space="preserve"> y contribución</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2809E49A" w14:textId="56CF131D" w:rsidR="00994D1F" w:rsidRDefault="00994D1F" w:rsidP="00994D1F">
+    <w:p w14:paraId="2809E49A" w14:textId="549BD71C" w:rsidR="00994D1F" w:rsidRDefault="00994D1F" w:rsidP="00994D1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007B031D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Si el </w:t>
       </w:r>
       <w:r w:rsidR="00DD628F" w:rsidRPr="007B031D">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>trabajo</w:t>
       </w:r>
@@ -1307,190 +1362,776 @@
         </w:rPr>
         <w:t>especifique</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> el nombre y apellidos de cada un</w:t>
       </w:r>
       <w:r w:rsidR="00E945B8">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> de ellas y su contribución (roles) siguiendo la taxonomía </w:t>
+        <w:t xml:space="preserve"> de ellas </w:t>
+      </w:r>
+      <w:r w:rsidR="00900186">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contribución (rol) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D02B26">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>que corresponda de acuerdo con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la taxonomía </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
+        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00EC5970">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:cstheme="minorHAnsi"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>CRediT</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="006212F3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Contributor Roles Taxonomy)</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006212F3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Contributor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006212F3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Roles </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006212F3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Taxonomy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006212F3">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Esta información se publicará en el artículo.</w:t>
       </w:r>
       <w:r w:rsidR="003D0C15">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Ejemplo:</w:t>
-[...43 lines deleted...]
-        <w:t>Pedro San Miguel Pérez: curación de datos, investigación, validación, análisis de datos, redacción – revisión y edición.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
-        <w:tblW w:w="5000" w:type="pct"/>
-        <w:jc w:val="center"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellMar>
+          <w:top w:w="85" w:type="dxa"/>
+          <w:bottom w:w="85" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8494"/>
+        <w:gridCol w:w="4247"/>
+        <w:gridCol w:w="4247"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00994D1F" w14:paraId="56E6BFC7" w14:textId="77777777" w:rsidTr="00B02725">
-[...3 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00BD5F38" w14:paraId="743652A5" w14:textId="77777777" w:rsidTr="00BD5F38">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8494" w:type="dxa"/>
+            <w:tcW w:w="4247" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6251A207" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRDefault="00994D1F" w:rsidP="00B02725">
+          <w:p w14:paraId="2F96B836" w14:textId="46DF729F" w:rsidR="00BD5F38" w:rsidRPr="00BD5F38" w:rsidRDefault="00BD5F38" w:rsidP="00994D1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rol</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4425ABA3" w14:textId="61BE7608" w:rsidR="00BD5F38" w:rsidRPr="00BD5F38" w:rsidRDefault="00BD5F38" w:rsidP="00994D1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Autoría</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD5F38" w14:paraId="0A4FE53B" w14:textId="77777777" w:rsidTr="00BD5F38">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="630D7A40" w14:textId="097EA5AF" w:rsidR="00BD5F38" w:rsidRDefault="00BD5F38" w:rsidP="00994D1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD5F38">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Conceptualización</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1717E243" w14:textId="77777777" w:rsidR="00BD5F38" w:rsidRDefault="00BD5F38" w:rsidP="00994D1F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="70C1D3C9" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRDefault="00994D1F" w:rsidP="00B02725">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD5F38" w14:paraId="65F6CEFA" w14:textId="77777777" w:rsidTr="00BD5F38">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3619C773" w14:textId="239C1E65" w:rsidR="00BD5F38" w:rsidRDefault="00BD5F38" w:rsidP="00994D1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD5F38">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Curación de datos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16055767" w14:textId="77777777" w:rsidR="00BD5F38" w:rsidRDefault="00BD5F38" w:rsidP="00994D1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD5F38" w14:paraId="4810474E" w14:textId="77777777" w:rsidTr="00BD5F38">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="486F2E60" w14:textId="16434A6E" w:rsidR="00BD5F38" w:rsidRDefault="00BD5F38" w:rsidP="00994D1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD5F38">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Análisis formal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C5305BE" w14:textId="77777777" w:rsidR="00BD5F38" w:rsidRDefault="00BD5F38" w:rsidP="00994D1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD5F38" w14:paraId="5DA9C6D3" w14:textId="77777777" w:rsidTr="00BD5F38">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="338C49C9" w14:textId="2B3B94DD" w:rsidR="00BD5F38" w:rsidRDefault="00BD5F38" w:rsidP="00994D1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD5F38">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Captación de fondos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27F784AE" w14:textId="77777777" w:rsidR="00BD5F38" w:rsidRDefault="00BD5F38" w:rsidP="00994D1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD5F38" w14:paraId="79B221E2" w14:textId="77777777" w:rsidTr="00BD5F38">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="553D6EA8" w14:textId="0FA38EFA" w:rsidR="00BD5F38" w:rsidRDefault="00BD5F38" w:rsidP="00994D1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD5F38">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Investigación</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30CB135A" w14:textId="77777777" w:rsidR="00BD5F38" w:rsidRDefault="00BD5F38" w:rsidP="00994D1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD5F38" w14:paraId="59A9BC53" w14:textId="77777777" w:rsidTr="00BD5F38">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41CAD22A" w14:textId="1A1B78DE" w:rsidR="00BD5F38" w:rsidRDefault="00BD5F38" w:rsidP="00994D1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD5F38">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Metodología</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CED60DD" w14:textId="77777777" w:rsidR="00BD5F38" w:rsidRDefault="00BD5F38" w:rsidP="00994D1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD5F38" w14:paraId="221F3900" w14:textId="77777777" w:rsidTr="00BD5F38">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FAAA546" w14:textId="162FA5C8" w:rsidR="00BD5F38" w:rsidRDefault="00BD5F38" w:rsidP="00994D1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD5F38">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Administración del proyecto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30936890" w14:textId="77777777" w:rsidR="00BD5F38" w:rsidRDefault="00BD5F38" w:rsidP="00994D1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD5F38" w14:paraId="5690AA11" w14:textId="77777777" w:rsidTr="00BD5F38">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22DA82ED" w14:textId="076B0A07" w:rsidR="00BD5F38" w:rsidRDefault="00BD5F38" w:rsidP="00994D1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD5F38">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Recursos</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33DD9457" w14:textId="77777777" w:rsidR="00BD5F38" w:rsidRDefault="00BD5F38" w:rsidP="00994D1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD5F38" w14:paraId="583687EC" w14:textId="77777777" w:rsidTr="00BD5F38">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06D92D90" w14:textId="6E6FA5E8" w:rsidR="00BD5F38" w:rsidRDefault="00BD5F38" w:rsidP="00BD5F38">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD5F38">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Software</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54B5A98E" w14:textId="77777777" w:rsidR="00BD5F38" w:rsidRDefault="00BD5F38" w:rsidP="00994D1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD5F38" w14:paraId="521047C9" w14:textId="77777777" w:rsidTr="00BD5F38">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F0952AF" w14:textId="2301FF5A" w:rsidR="00BD5F38" w:rsidRDefault="00BD5F38" w:rsidP="00994D1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD5F38">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Supervisión</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63B5D744" w14:textId="77777777" w:rsidR="00BD5F38" w:rsidRDefault="00BD5F38" w:rsidP="00994D1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD5F38" w14:paraId="669EBBFA" w14:textId="77777777" w:rsidTr="00BD5F38">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="559EBC11" w14:textId="25268AA8" w:rsidR="00BD5F38" w:rsidRDefault="00BD5F38" w:rsidP="00994D1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD5F38">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Validación</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A1AE0B" w14:textId="77777777" w:rsidR="00BD5F38" w:rsidRDefault="00BD5F38" w:rsidP="00994D1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD5F38" w14:paraId="4B29A97B" w14:textId="77777777" w:rsidTr="00BD5F38">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="729E59CE" w14:textId="294A928C" w:rsidR="00BD5F38" w:rsidRDefault="00BD5F38" w:rsidP="00994D1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD5F38">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Visualización</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE83AEF" w14:textId="77777777" w:rsidR="00BD5F38" w:rsidRDefault="00BD5F38" w:rsidP="00994D1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD5F38" w14:paraId="15308704" w14:textId="77777777" w:rsidTr="00BD5F38">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1857B88A" w14:textId="342057BD" w:rsidR="00BD5F38" w:rsidRDefault="00BD5F38" w:rsidP="00994D1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD5F38">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Redacción - borrador original</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="784F4C56" w14:textId="77777777" w:rsidR="00BD5F38" w:rsidRDefault="00BD5F38" w:rsidP="00994D1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BD5F38" w14:paraId="53C26D4F" w14:textId="77777777" w:rsidTr="00BD5F38">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01B85D07" w14:textId="59047422" w:rsidR="00BD5F38" w:rsidRDefault="00BD5F38" w:rsidP="00994D1F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BD5F38">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Redacción - revisión y edición</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4247" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18D58E57" w14:textId="77777777" w:rsidR="00BD5F38" w:rsidRDefault="00BD5F38" w:rsidP="00994D1F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6D581593" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRDefault="00994D1F" w:rsidP="00994D1F">
+    <w:p w14:paraId="706D1CBE" w14:textId="24F48DC6" w:rsidR="00427BC7" w:rsidRPr="00427BC7" w:rsidRDefault="00427BC7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="574EFD86" w14:textId="77777777" w:rsidR="00B9583E" w:rsidRDefault="00B9583E" w:rsidP="00B9583E">
+    <w:p w14:paraId="574EFD86" w14:textId="4F5E5198" w:rsidR="00B9583E" w:rsidRDefault="00B9583E" w:rsidP="00B9583E">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6420"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>7 Fuentes de financiación</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C60E11D" w14:textId="77777777" w:rsidR="00B9583E" w:rsidRPr="006D083C" w:rsidRDefault="00B9583E" w:rsidP="00B9583E">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D083C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Detalle las fuentes de financiación de la investigación de la que se derive el trabajo (entidad</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> financiadora</w:t>
       </w:r>
       <w:r w:rsidRPr="006D083C">
@@ -1553,51 +2194,59 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2DA95462" w14:textId="77777777" w:rsidR="00B9583E" w:rsidRDefault="00B9583E" w:rsidP="00B9583E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4581E447" w14:textId="6BE0B018" w:rsidR="00D158A6" w:rsidRDefault="00B9583E" w:rsidP="00D158A6">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6420"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00D158A6">
-        <w:t xml:space="preserve"> Agradecimientos (opcionales)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D158A6">
+        <w:t>Agradecimientos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D158A6">
+        <w:t xml:space="preserve"> (opcionales)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68D24609" w14:textId="583F0DB6" w:rsidR="00F80961" w:rsidRDefault="00A97EE4" w:rsidP="00D158A6">
       <w:r>
         <w:t>Incluya</w:t>
       </w:r>
       <w:r w:rsidR="00D158A6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>el</w:t>
       </w:r>
       <w:r w:rsidR="00D158A6">
         <w:t xml:space="preserve"> agradecimiento a aquellas personas que hayan hecho contribuciones sustanciales al </w:t>
       </w:r>
       <w:r w:rsidR="00F80961">
         <w:t>trabajo</w:t>
       </w:r>
       <w:r w:rsidR="00D158A6">
         <w:t xml:space="preserve">, pero sin llegar a merecer la </w:t>
       </w:r>
       <w:r>
         <w:t>consideración</w:t>
       </w:r>
       <w:r w:rsidR="00D158A6">
@@ -1668,53 +2317,55 @@
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7D2473EA" w14:textId="77777777" w:rsidR="00F80961" w:rsidRDefault="00F80961" w:rsidP="00F80961">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="674091E6" w14:textId="4BA31D2C" w:rsidR="00994D1F" w:rsidRPr="00164BA7" w:rsidRDefault="00B9583E" w:rsidP="00994D1F">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6420"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00994D1F" w:rsidRPr="00164BA7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00994D1F">
         <w:t>Observaciones</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="0057346B">
         <w:t xml:space="preserve"> (opcionales)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="332A1B2B" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRDefault="00906A2B" w:rsidP="00994D1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Exprese</w:t>
       </w:r>
       <w:r w:rsidR="00994D1F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1754,59 +2405,60 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="335D8FB9" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRDefault="00994D1F" w:rsidP="00994D1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="275F6A7A" w14:textId="79D25755" w:rsidR="00994D1F" w:rsidRPr="00164BA7" w:rsidRDefault="00B9583E" w:rsidP="00994D1F">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00994D1F" w:rsidRPr="00164BA7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00621F94">
         <w:t>Conformidad</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="12848721" w14:textId="5B685573" w:rsidR="00994D1F" w:rsidRDefault="00994D1F" w:rsidP="00994D1F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Indique la fecha</w:t>
       </w:r>
       <w:r w:rsidR="00621F94">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> y el</w:t>
       </w:r>
@@ -1853,234 +2505,225 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8494" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0140ACAF" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRDefault="00994D1F" w:rsidP="00B02725">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="292D6D6F" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRDefault="00994D1F" w:rsidP="00B02725">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="05D4DF31" w14:textId="77777777" w:rsidR="00994D1F" w:rsidRDefault="00994D1F" w:rsidP="00994D1F">
-[...7 lines deleted...]
-    </w:p>
     <w:p w14:paraId="528300DD" w14:textId="77777777" w:rsidR="00995F72" w:rsidRDefault="00995F72" w:rsidP="00F1702A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00995F72">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7AE0237D" w14:textId="77777777" w:rsidR="00433EEC" w:rsidRDefault="00433EEC" w:rsidP="00A7695B">
+    <w:p w14:paraId="2E8EC135" w14:textId="77777777" w:rsidR="00245788" w:rsidRDefault="00245788" w:rsidP="00A7695B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3965A3A2" w14:textId="77777777" w:rsidR="00433EEC" w:rsidRDefault="00433EEC" w:rsidP="00A7695B">
+    <w:p w14:paraId="7561BFC8" w14:textId="77777777" w:rsidR="00245788" w:rsidRDefault="00245788" w:rsidP="00A7695B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A0002AEF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="468CF26F" w14:textId="17468E74" w:rsidR="00AF44BE" w:rsidRDefault="00AF44BE" w:rsidP="00A7695B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="007B031D">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1DD6036A" w14:textId="77777777" w:rsidR="00433EEC" w:rsidRDefault="00433EEC" w:rsidP="00A7695B">
+    <w:p w14:paraId="359CF98F" w14:textId="77777777" w:rsidR="00245788" w:rsidRDefault="00245788" w:rsidP="00A7695B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60E023F4" w14:textId="77777777" w:rsidR="00433EEC" w:rsidRDefault="00433EEC" w:rsidP="00A7695B">
+    <w:p w14:paraId="4FAAC9A6" w14:textId="77777777" w:rsidR="00245788" w:rsidRDefault="00245788" w:rsidP="00A7695B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6D324EEE" w14:textId="22F4A4FE" w:rsidR="00AF44BE" w:rsidRDefault="00D90190" w:rsidP="0019205F">
+  <w:p w14:paraId="6D324EEE" w14:textId="34FA12E1" w:rsidR="00AF44BE" w:rsidRDefault="00E06BA5" w:rsidP="0019205F">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="es-ES"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08BE35FD" wp14:editId="2486B834">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="78B32205" wp14:editId="4B088494">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>5201230</wp:posOffset>
+            <wp:posOffset>5255812</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-100192</wp:posOffset>
+            <wp:posOffset>-183515</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="900000" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Imagen 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="3" name="Imagen 3"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
@@ -2998,51 +3641,51 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27407DB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CB867F1A"/>
+    <w:tmpl w:val="80A84934"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
@@ -4129,50 +4772,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B8D16AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CCF46870"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BAE1355"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="96583752"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
@@ -4295,204 +5051,227 @@
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="8"/>
   </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A7695B"/>
     <w:rsid w:val="0003108A"/>
     <w:rsid w:val="000D069F"/>
     <w:rsid w:val="000D61FE"/>
+    <w:rsid w:val="00101F88"/>
     <w:rsid w:val="00186AF5"/>
     <w:rsid w:val="0019205F"/>
     <w:rsid w:val="001B06B5"/>
     <w:rsid w:val="001C5CCE"/>
     <w:rsid w:val="001E2845"/>
+    <w:rsid w:val="00203378"/>
     <w:rsid w:val="00223841"/>
+    <w:rsid w:val="00244BE1"/>
     <w:rsid w:val="00244CA3"/>
+    <w:rsid w:val="00245788"/>
     <w:rsid w:val="002A163E"/>
     <w:rsid w:val="002D5B70"/>
     <w:rsid w:val="002D6029"/>
     <w:rsid w:val="002F0973"/>
     <w:rsid w:val="00313DCA"/>
     <w:rsid w:val="0032006E"/>
     <w:rsid w:val="00323689"/>
     <w:rsid w:val="00325093"/>
     <w:rsid w:val="00326384"/>
     <w:rsid w:val="00330B89"/>
     <w:rsid w:val="0037525F"/>
     <w:rsid w:val="00380FC1"/>
     <w:rsid w:val="003A768F"/>
     <w:rsid w:val="003B40BB"/>
     <w:rsid w:val="003B41C5"/>
     <w:rsid w:val="003D0C15"/>
     <w:rsid w:val="003E14C8"/>
     <w:rsid w:val="0042176D"/>
     <w:rsid w:val="004227BE"/>
+    <w:rsid w:val="00427BC7"/>
     <w:rsid w:val="00433EEC"/>
+    <w:rsid w:val="00465ADF"/>
     <w:rsid w:val="00466BD4"/>
     <w:rsid w:val="004727C0"/>
     <w:rsid w:val="004A1E63"/>
     <w:rsid w:val="004B0F82"/>
+    <w:rsid w:val="004B1F7E"/>
     <w:rsid w:val="004C4D86"/>
     <w:rsid w:val="004D3D71"/>
     <w:rsid w:val="004E64CC"/>
     <w:rsid w:val="004E6E55"/>
     <w:rsid w:val="005166AC"/>
     <w:rsid w:val="00536B06"/>
     <w:rsid w:val="005428FE"/>
     <w:rsid w:val="00544F46"/>
     <w:rsid w:val="00563A20"/>
     <w:rsid w:val="0057346B"/>
     <w:rsid w:val="005B7F2C"/>
     <w:rsid w:val="005C003A"/>
     <w:rsid w:val="005C40CC"/>
     <w:rsid w:val="005C513B"/>
     <w:rsid w:val="005E33D8"/>
     <w:rsid w:val="005E7EB7"/>
     <w:rsid w:val="005F0E1E"/>
     <w:rsid w:val="005F3B8F"/>
     <w:rsid w:val="00621F94"/>
     <w:rsid w:val="00633BBD"/>
     <w:rsid w:val="00671762"/>
     <w:rsid w:val="00677E44"/>
     <w:rsid w:val="0069097D"/>
     <w:rsid w:val="0070191E"/>
     <w:rsid w:val="00713E17"/>
+    <w:rsid w:val="00716B25"/>
     <w:rsid w:val="00726D0E"/>
+    <w:rsid w:val="00744909"/>
     <w:rsid w:val="00754DC6"/>
     <w:rsid w:val="00794FFF"/>
     <w:rsid w:val="007A7CA1"/>
     <w:rsid w:val="007B031D"/>
     <w:rsid w:val="007D34E9"/>
     <w:rsid w:val="00806A2A"/>
     <w:rsid w:val="00826269"/>
     <w:rsid w:val="008B7721"/>
     <w:rsid w:val="008D73BA"/>
+    <w:rsid w:val="00900186"/>
     <w:rsid w:val="0090316F"/>
     <w:rsid w:val="00905610"/>
     <w:rsid w:val="00906A2B"/>
     <w:rsid w:val="00912415"/>
     <w:rsid w:val="00994D1F"/>
     <w:rsid w:val="009952CA"/>
     <w:rsid w:val="00995F72"/>
     <w:rsid w:val="009B5F46"/>
     <w:rsid w:val="009E46AD"/>
     <w:rsid w:val="009F3028"/>
     <w:rsid w:val="00A00C75"/>
     <w:rsid w:val="00A33C39"/>
     <w:rsid w:val="00A4147D"/>
     <w:rsid w:val="00A72CE4"/>
     <w:rsid w:val="00A7695B"/>
     <w:rsid w:val="00A87DA0"/>
     <w:rsid w:val="00A90A56"/>
     <w:rsid w:val="00A97EE4"/>
     <w:rsid w:val="00AE25D5"/>
     <w:rsid w:val="00AF44BE"/>
     <w:rsid w:val="00AF6DAC"/>
     <w:rsid w:val="00B9583E"/>
+    <w:rsid w:val="00BD5F38"/>
     <w:rsid w:val="00C01BAC"/>
     <w:rsid w:val="00C35096"/>
     <w:rsid w:val="00C8645F"/>
     <w:rsid w:val="00C96823"/>
     <w:rsid w:val="00CD1501"/>
     <w:rsid w:val="00CE467C"/>
+    <w:rsid w:val="00D02B26"/>
     <w:rsid w:val="00D158A6"/>
     <w:rsid w:val="00D64DD7"/>
     <w:rsid w:val="00D90190"/>
     <w:rsid w:val="00D96372"/>
     <w:rsid w:val="00DA3D91"/>
     <w:rsid w:val="00DA5BF1"/>
     <w:rsid w:val="00DC2123"/>
     <w:rsid w:val="00DD628F"/>
     <w:rsid w:val="00DF4AFA"/>
+    <w:rsid w:val="00E06BA5"/>
+    <w:rsid w:val="00E07CA8"/>
     <w:rsid w:val="00E20488"/>
     <w:rsid w:val="00E25B97"/>
     <w:rsid w:val="00E54BDE"/>
+    <w:rsid w:val="00E65C42"/>
     <w:rsid w:val="00E801AC"/>
+    <w:rsid w:val="00E82C25"/>
+    <w:rsid w:val="00E837FB"/>
     <w:rsid w:val="00E866A7"/>
     <w:rsid w:val="00E9030C"/>
     <w:rsid w:val="00E945B8"/>
     <w:rsid w:val="00EB2C8E"/>
     <w:rsid w:val="00EC3B4B"/>
     <w:rsid w:val="00F1702A"/>
     <w:rsid w:val="00F25E17"/>
     <w:rsid w:val="00F3591A"/>
     <w:rsid w:val="00F36DF2"/>
     <w:rsid w:val="00F43B8E"/>
     <w:rsid w:val="00F80961"/>
     <w:rsid w:val="00F86ABE"/>
     <w:rsid w:val="00FA1C24"/>
     <w:rsid w:val="00FB7341"/>
+    <w:rsid w:val="00FC152D"/>
+    <w:rsid w:val="00FF170A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="50F664BC"/>
@@ -5206,50 +5985,62 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A97EE4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A97EE4"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculovisitado">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00244BE1"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="177738128">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="560673211">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -5586,70 +6377,70 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{186F75A5-9D51-4071-84E5-BB63F182DED7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>521</Words>
-  <Characters>2869</Characters>
+  <Words>524</Words>
+  <Characters>2888</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
+  <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3384</CharactersWithSpaces>
+  <CharactersWithSpaces>3406</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>d</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>